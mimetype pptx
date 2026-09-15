--- v0 (2026-08-08)
+++ v1 (2026-09-15)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
@@ -78,331 +79,333 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId28"/>
       <p:bold r:id="rId29"/>
       <p:italic r:id="rId30"/>
       <p:boldItalic r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId36"/>
       <p:bold r:id="rId37"/>
+      <p:italic r:id="rId38"/>
+      <p:boldItalic r:id="rId39"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Bebas Neue"/>
-      <p:regular r:id="rId38"/>
+      <p:regular r:id="rId40"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId39"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId42"/>
+      <p:regular r:id="rId41"/>
+      <p:bold r:id="rId42"/>
+      <p:italic r:id="rId43"/>
+      <p:boldItalic r:id="rId44"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId43" roundtripDataSignature="AMtx7mh0hNCVcclIAdagZPy6+pYVqdyizg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId45" roundtripDataSignature="AMtx7mi32FS/D2gOf1KgOFoEyBaJXDpyjw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BebasNeue-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BebasNeue-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1323,243 +1326,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1940,153 +1943,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="267" name="Shape 267"/>
+        <p:cNvPr id="269" name="Shape 269"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p11:notes"/>
+          <p:cNvPr id="270" name="Google Shape;270;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p11:notes"/>
+          <p:cNvPr id="271" name="Google Shape;271;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p11:notes"/>
+          <p:cNvPr id="272" name="Google Shape;272;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2097,153 +2100,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="328" name="Shape 328"/>
+        <p:cNvPr id="319" name="Shape 319"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;p12:notes"/>
+          <p:cNvPr id="320" name="Google Shape;320;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="330" name="Google Shape;330;p12:notes"/>
+          <p:cNvPr id="321" name="Google Shape;321;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p12:notes"/>
+          <p:cNvPr id="322" name="Google Shape;322;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2254,153 +2257,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="366" name="Shape 366"/>
+        <p:cNvPr id="352" name="Shape 352"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;p13:notes"/>
+          <p:cNvPr id="353" name="Google Shape;353;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;p13:notes"/>
+          <p:cNvPr id="354" name="Google Shape;354;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="369" name="Google Shape;369;p13:notes"/>
+          <p:cNvPr id="355" name="Google Shape;355;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2411,153 +2414,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="383" name="Shape 383"/>
+        <p:cNvPr id="371" name="Shape 371"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;p14:notes"/>
+          <p:cNvPr id="372" name="Google Shape;372;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;p14:notes"/>
+          <p:cNvPr id="373" name="Google Shape;373;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;p14:notes"/>
+          <p:cNvPr id="374" name="Google Shape;374;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2568,153 +2571,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="415" name="Shape 415"/>
+        <p:cNvPr id="393" name="Shape 393"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;p15:notes"/>
+          <p:cNvPr id="394" name="Google Shape;394;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="417" name="Google Shape;417;p15:notes"/>
+          <p:cNvPr id="395" name="Google Shape;395;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;p15:notes"/>
+          <p:cNvPr id="396" name="Google Shape;396;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2725,153 +2728,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="433" name="Shape 433"/>
+        <p:cNvPr id="412" name="Shape 412"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;p16:notes"/>
+          <p:cNvPr id="413" name="Google Shape;413;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;p16:notes"/>
+          <p:cNvPr id="414" name="Google Shape;414;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;p16:notes"/>
+          <p:cNvPr id="415" name="Google Shape;415;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2882,153 +2885,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="453" name="Shape 453"/>
+        <p:cNvPr id="433" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;p18:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;p18:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;p18:notes"/>
+          <p:cNvPr id="436" name="Google Shape;436;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3039,153 +3042,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="462" name="Shape 462"/>
+        <p:cNvPr id="456" name="Shape 456"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;p19:notes"/>
+          <p:cNvPr id="457" name="Google Shape;457;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;p19:notes"/>
+          <p:cNvPr id="458" name="Google Shape;458;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="465" name="Google Shape;465;p19:notes"/>
+          <p:cNvPr id="459" name="Google Shape;459;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3196,153 +3199,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="503" name="Shape 503"/>
+        <p:cNvPr id="466" name="Shape 466"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;p20:notes"/>
+          <p:cNvPr id="467" name="Google Shape;467;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="505" name="Google Shape;505;p20:notes"/>
+          <p:cNvPr id="468" name="Google Shape;468;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="506" name="Google Shape;506;p20:notes"/>
+          <p:cNvPr id="469" name="Google Shape;469;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3353,153 +3356,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="30" name="Shape 30"/>
+        <p:cNvPr id="32" name="Shape 32"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p2:notes"/>
+          <p:cNvPr id="33" name="Google Shape;33;p2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;p2:notes"/>
+          <p:cNvPr id="34" name="Google Shape;34;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p2:notes"/>
+          <p:cNvPr id="35" name="Google Shape;35;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3510,153 +3513,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="548" name="Shape 548"/>
+        <p:cNvPr id="501" name="Shape 501"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="549" name="Google Shape;549;p21:notes"/>
+          <p:cNvPr id="502" name="Google Shape;502;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="550" name="Google Shape;550;p21:notes"/>
+          <p:cNvPr id="503" name="Google Shape;503;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="551" name="Google Shape;551;p21:notes"/>
+          <p:cNvPr id="504" name="Google Shape;504;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3667,153 +3670,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="581" name="Shape 581"/>
+        <p:cNvPr id="540" name="Shape 540"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="582" name="Google Shape;582;p17:notes"/>
+          <p:cNvPr id="541" name="Google Shape;541;p21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="583" name="Google Shape;583;p17:notes"/>
+          <p:cNvPr id="542" name="Google Shape;542;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="584" name="Google Shape;584;p17:notes"/>
+          <p:cNvPr id="543" name="Google Shape;543;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3824,153 +3827,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="602" name="Shape 602"/>
+        <p:cNvPr id="574" name="Shape 574"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="603" name="Google Shape;603;p22:notes"/>
+          <p:cNvPr id="575" name="Google Shape;575;p22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="604" name="Google Shape;604;p22:notes"/>
+          <p:cNvPr id="576" name="Google Shape;576;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="605" name="Google Shape;605;p22:notes"/>
+          <p:cNvPr id="577" name="Google Shape;577;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3981,153 +3984,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="688" name="Shape 688"/>
+        <p:cNvPr id="673" name="Shape 673"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="689" name="Google Shape;689;p23:notes"/>
+          <p:cNvPr id="674" name="Google Shape;674;p23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="690" name="Google Shape;690;p23:notes"/>
+          <p:cNvPr id="675" name="Google Shape;675;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="691" name="Google Shape;691;p23:notes"/>
+          <p:cNvPr id="676" name="Google Shape;676;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4138,153 +4141,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="47" name="Shape 47"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p3:notes"/>
+          <p:cNvPr id="48" name="Google Shape;48;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;p3:notes"/>
+          <p:cNvPr id="49" name="Google Shape;49;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44" name="Google Shape;44;p3:notes"/>
+          <p:cNvPr id="50" name="Google Shape;50;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4295,153 +4298,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="89" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p4:notes"/>
+          <p:cNvPr id="90" name="Google Shape;90;p4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p4:notes"/>
+          <p:cNvPr id="91" name="Google Shape;91;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p4:notes"/>
+          <p:cNvPr id="92" name="Google Shape;92;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4452,153 +4455,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvPr id="108" name="Shape 108"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p5:notes"/>
+          <p:cNvPr id="109" name="Google Shape;109;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p5:notes"/>
+          <p:cNvPr id="110" name="Google Shape;110;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p5:notes"/>
+          <p:cNvPr id="111" name="Google Shape;111;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4609,153 +4612,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="130" name="Shape 130"/>
+        <p:cNvPr id="137" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p6:notes"/>
+          <p:cNvPr id="138" name="Google Shape;138;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p6:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p6:notes"/>
+          <p:cNvPr id="140" name="Google Shape;140;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4923,153 +4926,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="181" name="Shape 181"/>
+        <p:cNvPr id="183" name="Shape 183"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p8:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;p8:notes"/>
+          <p:cNvPr id="185" name="Google Shape;185;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p8:notes"/>
+          <p:cNvPr id="186" name="Google Shape;186;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5080,153 +5083,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="201" name="Shape 201"/>
+        <p:cNvPr id="205" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p9:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="203" name="Google Shape;203;p9:notes"/>
+          <p:cNvPr id="207" name="Google Shape;207;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;p9:notes"/>
+          <p:cNvPr id="208" name="Google Shape;208;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5269,51 +5272,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5323,26663 +5326,23554 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image208.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image209.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image201.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Google Shape;16;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Google Shape;17;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="191"/>
+              <a:ext cx="3898392" cy="7391305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="5457825"/>
+              <a:ext cx="3173570" cy="3857903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3104234" y="1181926"/>
+              <a:ext cx="1885939" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648847" y="7893618"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="457200"/>
+              <a:ext cx="658501" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5361338" y="458710"/>
+              <a:ext cx="658502" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="8658225"/>
+              <a:ext cx="669118" cy="654685"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1357108" y="6784340"/>
+              <a:ext cx="3638887" cy="3226436"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Google Shape;16;p1"/>
+          <p:cNvPr id="26" name="Google Shape;26;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...259 lines deleted...]
-            <a:ext cx="13239288" cy="1490133"/>
+            <a:off x="685800" y="5705475"/>
+            <a:ext cx="9938385" cy="1127760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Google Shape;29;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p1"/>
+          <p:cNvPr id="30" name="Google Shape;30;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="14217310" cy="3814233"/>
+            <a:off x="533400" y="3581400"/>
+            <a:ext cx="10692765" cy="2891790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="19600"/>
+              <a:buSzPts val="14700"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="19600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="14700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Gender Equality</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="19600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="14700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;p1"/>
+          <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="1054100"/>
-            <a:ext cx="8827603" cy="12268200"/>
+            <a:off x="10096500" y="1123950"/>
+            <a:ext cx="7477125" cy="7991475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="243" name="Shape 243"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="244" name="Google Shape;244;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="246" name="Google Shape;246;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16078200" y="304800"/>
+              <a:ext cx="2208749" cy="2163038"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12325350" y="8391525"/>
+              <a:ext cx="1885938" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="895350" y="9001125"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="249" name="Google Shape;249;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="250" name="Google Shape;250;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p10"/>
+          <p:cNvPr id="252" name="Google Shape;252;p10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...192 lines deleted...]
-            <a:ext cx="4504830" cy="1557867"/>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="3390900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="253" name="Google Shape;253;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2400300"/>
-            <a:ext cx="20843305" cy="10210800"/>
+            <a:off x="1333500" y="1800225"/>
+            <a:ext cx="15630525" cy="7400925"/>
+            <a:chOff x="1333500" y="1800225"/>
+            <a:chExt cx="15630525" cy="7400925"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...137 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1800225"/>
+              <a:ext cx="4829175" cy="7353300"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="255" name="Google Shape;255;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3328351" y="2114550"/>
+              <a:ext cx="839472" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1800225"/>
+              <a:ext cx="4829175" cy="7372350"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="257" name="Google Shape;257;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8662988" y="2114550"/>
+              <a:ext cx="971550" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1800225"/>
+              <a:ext cx="4829175" cy="7400925"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="259" name="Google Shape;259;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14139863" y="2114550"/>
+              <a:ext cx="819150" cy="1019175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3268028" y="3286125"/>
+              <a:ext cx="960120" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4067175"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2810828" y="8258175"/>
+              <a:ext cx="1874520" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8692515" y="3305175"/>
+              <a:ext cx="912495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4086225"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8211503" y="8277225"/>
+              <a:ext cx="1874520" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13674090" y="3333750"/>
+              <a:ext cx="1750695" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4114800"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13521690" y="8305800"/>
+              <a:ext cx="2055495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...456 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="271" name="Shape 271"/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="274" name="Google Shape;274;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-619125" y="-152400"/>
+            <a:ext cx="20231100" cy="11353800"/>
+            <a:chOff x="-619125" y="-152400"/>
+            <a:chExt cx="20231100" cy="11353800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="276" name="Google Shape;276;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="371475" y="8620125"/>
+              <a:ext cx="1333500" cy="1362075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="277" name="Google Shape;277;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-619125" y="-152400"/>
+              <a:ext cx="5257800" cy="4400550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1047750"/>
+              <a:ext cx="4067175" cy="3200400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="279" name="Google Shape;279;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7400925"/>
+              <a:ext cx="6286500" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="495362" y="11493500"/>
-            <a:ext cx="1778222" cy="1816100"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="283" name="Google Shape;283;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-825603" y="-203200"/>
-            <a:ext cx="7011276" cy="5867400"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9160EE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3000375" y="1752600"/>
+              <a:ext cx="1657350" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17769521" y="1397000"/>
-            <a:ext cx="5423578" cy="4267200"/>
+            <a:off x="1714500" y="5905500"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="1714500" y="5905500"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5905500"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17769521" y="9867900"/>
-            <a:ext cx="8383048" cy="5067300"/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8248650"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6600825" y="1752600"/>
+              <a:ext cx="2076450" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="5524500" y="5905500"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="5524500" y="5905500"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5905500"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="20881410" cy="11010900"/>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8248650"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="301" name="Google Shape;301;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="11010900"/>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9160EE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10587038" y="1752600"/>
+              <a:ext cx="1724025" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="5638800"/>
+            <a:off x="9334500" y="5905500"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="9334500" y="5905500"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5905500"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4001000" y="2336800"/>
-            <a:ext cx="2159270" cy="4673600"/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8248650"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572572" cy="4343400"/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="312" name="Google Shape;312;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14439900" y="1752600"/>
+              <a:ext cx="1638300" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572572" cy="1968500"/>
+            <a:off x="13144500" y="5905500"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="13144500" y="5905500"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="314" name="Google Shape;314;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5905500"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572572" cy="1968500"/>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497580" cy="1583055"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497580" cy="1583055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="317" name="Google Shape;317;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="318" name="Google Shape;318;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8248650"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2064 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="332" name="Shape 332"/>
+        <p:cNvPr id="323" name="Shape 323"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...30 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="325" name="Google Shape;325;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="186"/>
+              <a:ext cx="3898392" cy="7391305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="327" name="Google Shape;327;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="5457825"/>
+              <a:ext cx="3173570" cy="3857903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3104234" y="1181928"/>
+              <a:ext cx="1885939" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648847" y="7893621"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="457200"/>
+              <a:ext cx="658501" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5361338" y="458707"/>
+              <a:ext cx="658502" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="8658225"/>
+              <a:ext cx="669118" cy="654685"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1357108" y="6784339"/>
+              <a:ext cx="3638887" cy="3226436"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="336" name="Google Shape;336;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="334" name="Google Shape;334;p12"/>
-[...283 lines deleted...]
-          <p:cNvPr descr=" " id="344" name="Google Shape;344;p12"/>
+          <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6490511" y="1257300"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="4867275" y="942975"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="345" name="Google Shape;345;p12"/>
+          <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId13">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1257300"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="0" y="942975"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p12"/>
+          <p:cNvPr id="339" name="Google Shape;339;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13882835" y="3238500"/>
-            <a:ext cx="10690503" cy="1557867"/>
+            <a:off x="10410825" y="2428875"/>
+            <a:ext cx="7915275" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p12"/>
+          <p:cNvPr id="340" name="Google Shape;340;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13730416" y="6121400"/>
-[...123 lines deleted...]
-            <a:ext cx="1761287" cy="1557867"/>
+            <a:off x="10296525" y="4605338"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="341" name="Google Shape;341;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11515725" y="4591050"/>
+            <a:ext cx="5278755" cy="1049655"/>
+            <a:chOff x="11515725" y="4591050"/>
+            <a:chExt cx="5278755" cy="1049655"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="4591050"/>
+              <a:ext cx="5278755" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="5076825"/>
+              <a:ext cx="5271135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p12"/>
+          <p:cNvPr id="344" name="Google Shape;344;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15356219" y="6121400"/>
-[...41 lines deleted...]
-            <a:ext cx="7100187" cy="698500"/>
+            <a:off x="10296525" y="6005513"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>Enchanted Creatures</a:t>
+              <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11515725" y="5991225"/>
+            <a:ext cx="5278755" cy="1049655"/>
+            <a:chOff x="11515725" y="5991225"/>
+            <a:chExt cx="5278755" cy="1049655"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="5991225"/>
+              <a:ext cx="5278755" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="6477000"/>
+              <a:ext cx="5271135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p12"/>
+          <p:cNvPr id="348" name="Google Shape;348;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15356219" y="6769100"/>
-            <a:ext cx="7083252" cy="745067"/>
+            <a:off x="10296525" y="7634287"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
-              <a:buFont typeface="Poppins"/>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...2 lines deleted...]
-                <a:sym typeface="Poppins"/>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>possess the ability to cast spells.</a:t>
+              <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13730416" y="7988300"/>
-            <a:ext cx="8573572" cy="1257300"/>
+            <a:off x="11515725" y="7391400"/>
+            <a:ext cx="5278755" cy="1506855"/>
+            <a:chOff x="11515725" y="7391400"/>
+            <a:chExt cx="5278755" cy="1506855"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="7391400"/>
+              <a:ext cx="5278755" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="7877175"/>
+              <a:ext cx="5271135" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="370" name="Shape 370"/>
+        <p:cNvPr id="356" name="Shape 356"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...30 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="359" name="Google Shape;359;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1371600" y="1419225"/>
+              <a:ext cx="10829925" cy="8524875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13982700" y="5924550"/>
+              <a:ext cx="3971956" cy="4015011"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15135225" y="180975"/>
+              <a:ext cx="2452341" cy="2467481"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="362" name="Google Shape;362;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="372" name="Google Shape;372;p13"/>
-[...148 lines deleted...]
-          <p:cNvPr descr=" " id="377" name="Google Shape;377;p13"/>
+          <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13006426" y="838200"/>
-            <a:ext cx="12066508" cy="11772900"/>
+            <a:off x="9877425" y="1038225"/>
+            <a:ext cx="8296275" cy="7743825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1168546" y="4229100"/>
-            <a:ext cx="15762670" cy="6705600"/>
+            <a:off x="815340" y="3171825"/>
+            <a:ext cx="11942445" cy="5135880"/>
+            <a:chOff x="815340" y="3171825"/>
+            <a:chExt cx="11942445" cy="5135880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;p13"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="815340" y="3171825"/>
+              <a:ext cx="11942445" cy="4023360"/>
+              <a:chOff x="815340" y="3171825"/>
+              <a:chExt cx="11942445" cy="4023360"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="368" name="Google Shape;368;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3424238" y="3171825"/>
+                <a:ext cx="6724650" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="369" name="Google Shape;369;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="815340" y="6067425"/>
+                <a:ext cx="11942445" cy="1127760"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3279458" y="7286625"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16078200" y="304800"/>
+              <a:ext cx="2208749" cy="2163038"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12325350" y="8391525"/>
+              <a:ext cx="1885938" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="609600" y="2124075"/>
+              <a:ext cx="5181600" cy="5238749"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="895350" y="9001125"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p14"/>
+          <p:cNvPr id="385" name="Google Shape;385;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...301 lines deleted...]
-            <a:ext cx="5647973" cy="2497667"/>
+            <a:off x="6657975" y="2447925"/>
+            <a:ext cx="4255770" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;p14"/>
+          <p:cNvPr id="386" name="Google Shape;386;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7493937" y="5219700"/>
-[...41 lines deleted...]
-            <a:ext cx="8010468" cy="745067"/>
+            <a:off x="5589270" y="3914775"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;p14"/>
+          <p:cNvPr id="387" name="Google Shape;387;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7493937" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="6003617" cy="2497667"/>
+            <a:off x="6524625" y="5238750"/>
+            <a:ext cx="4522470" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="403" name="Google Shape;403;p14"/>
+          <p:cNvPr id="388" name="Google Shape;388;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7493937" y="8940800"/>
-[...41 lines deleted...]
-            <a:ext cx="8010468" cy="745067"/>
+            <a:off x="5589270" y="6705600"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;p14"/>
+          <p:cNvPr id="389" name="Google Shape;389;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15368921" y="3263900"/>
-[...82 lines deleted...]
-            <a:ext cx="2802817" cy="2497667"/>
+            <a:off x="13630275" y="2447925"/>
+            <a:ext cx="2122170" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;p14"/>
+          <p:cNvPr id="390" name="Google Shape;390;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15368921" y="5219700"/>
-[...41 lines deleted...]
-            <a:ext cx="8010468" cy="745067"/>
+            <a:off x="11494770" y="3914775"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;p14"/>
+          <p:cNvPr id="391" name="Google Shape;391;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15368921" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="4314306" cy="2497667"/>
+            <a:off x="13063537" y="5238750"/>
+            <a:ext cx="3255645" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>535 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;p14"/>
+          <p:cNvPr id="392" name="Google Shape;392;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15368921" y="8940800"/>
-[...41 lines deleted...]
-            <a:ext cx="8010468" cy="745067"/>
+            <a:off x="11494770" y="6705600"/>
+            <a:ext cx="5966460" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="419" name="Shape 419"/>
+        <p:cNvPr id="397" name="Shape 397"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...30 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1371600" y="1419225"/>
+              <a:ext cx="10829925" cy="8524875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13982700" y="5924550"/>
+              <a:ext cx="3971956" cy="4015011"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15135225" y="180975"/>
+              <a:ext cx="2452341" cy="2467481"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="403" name="Google Shape;403;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="406" name="Google Shape;406;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13668375" y="3876675"/>
+            <a:ext cx="3625215" cy="2640330"/>
+            <a:chOff x="13668375" y="3876675"/>
+            <a:chExt cx="3625215" cy="2640330"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13668375" y="3876675"/>
+              <a:ext cx="3625215" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13668375" y="4581525"/>
+              <a:ext cx="3594735" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="421" name="Google Shape;421;p15"/>
+          <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1829029" y="1892300"/>
-            <a:ext cx="14441705" cy="11366500"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="422" name="Google Shape;422;p15"/>
+          <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18645930" y="7899400"/>
-            <a:ext cx="5296602" cy="5353348"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;p15"/>
+          <p:cNvPr id="411" name="Google Shape;411;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="4915514" cy="939800"/>
+            <a:off x="2400300" y="914400"/>
+            <a:ext cx="7915275" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
-[...179 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="416" name="Shape 416"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="417" name="Google Shape;417;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="419" name="Google Shape;419;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16078200" y="304800"/>
+              <a:ext cx="2208749" cy="2163038"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12325350" y="8391525"/>
+              <a:ext cx="1885938" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="609600" y="2124075"/>
+              <a:ext cx="5181600" cy="5238749"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="895350" y="9001125"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="423" name="Google Shape;423;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="426" name="Google Shape;426;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2486025"/>
+            <a:ext cx="6644640" cy="2183130"/>
+            <a:chOff x="8867775" y="2486025"/>
+            <a:chExt cx="6644640" cy="2183130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="427" name="Google Shape;427;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2486025"/>
+              <a:ext cx="6644640" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="428" name="Google Shape;428;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3190875"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="429" name="Google Shape;429;p16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776085" cy="3002280"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="430" name="Google Shape;430;p16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572625" cy="1181100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>The Future of Fantasy</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="432" name="Google Shape;432;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId9">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AB80F3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="437" name="Shape 437"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-619125" y="-152400"/>
+            <a:ext cx="20231100" cy="11353800"/>
+            <a:chOff x="-619125" y="-152400"/>
+            <a:chExt cx="20231100" cy="11353800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="439" name="Google Shape;439;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="440" name="Google Shape;440;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="371475" y="8620125"/>
+              <a:ext cx="1333500" cy="1362075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="441" name="Google Shape;441;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2009775" y="8162925"/>
+              <a:ext cx="895350" cy="914400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="442" name="Google Shape;442;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-619125" y="-152400"/>
+              <a:ext cx="5257800" cy="4400550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1047750"/>
+              <a:ext cx="4067175" cy="3200400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="444" name="Google Shape;444;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7400925"/>
+              <a:ext cx="6286500" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108155"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="108155"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="570117"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1638300" y="6076950"/>
+            <a:ext cx="4377690" cy="2183130"/>
+            <a:chOff x="1638300" y="6076950"/>
+            <a:chExt cx="4377690" cy="2183130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1638300" y="6076950"/>
+              <a:ext cx="4377690" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1638300" y="6781800"/>
+              <a:ext cx="4347210" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;p17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1762125" y="1362075"/>
+            <a:ext cx="5153025" cy="3009900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="452" name="Google Shape;452;p17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12496800" y="5191125"/>
+            <a:ext cx="5204460" cy="4221480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Uncover hidden treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="454" name="Google Shape;454;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="455" name="Google Shape;455;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AB80F3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="460" name="Shape 460"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;p18"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="464" name="Google Shape;464;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;p18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-561975" y="9067800"/>
+            <a:ext cx="5495925" cy="1181100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>A Magic Picture</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AB80F3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="470" name="Shape 470"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="473" name="Google Shape;473;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="186"/>
+              <a:ext cx="3898392" cy="7391305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="474" name="Google Shape;474;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="5457825"/>
+              <a:ext cx="3173570" cy="3857903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="475" name="Google Shape;475;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3104234" y="1181919"/>
+              <a:ext cx="1885939" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="476" name="Google Shape;476;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648847" y="7893621"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="477" name="Google Shape;477;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="457200"/>
+              <a:ext cx="658501" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5361338" y="458707"/>
+              <a:ext cx="658502" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="479" name="Google Shape;479;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="8658225"/>
+              <a:ext cx="669118" cy="654685"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="480" name="Google Shape;480;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1357108" y="6784348"/>
+              <a:ext cx="3638887" cy="3226436"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="481" name="Google Shape;481;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="482" name="Google Shape;482;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="484" name="Google Shape;484;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="3086100"/>
+            <a:ext cx="922020" cy="1893570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1104900" y="2819400"/>
+            <a:ext cx="4396740" cy="2106930"/>
+            <a:chOff x="1104900" y="2819400"/>
+            <a:chExt cx="4396740" cy="2106930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="2819400"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="3448050"/>
+              <a:ext cx="4366260" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6629400"/>
+            <a:ext cx="922020" cy="1893570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="489" name="Google Shape;489;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1104900" y="6134100"/>
+            <a:ext cx="4396740" cy="2564130"/>
+            <a:chOff x="1104900" y="6134100"/>
+            <a:chExt cx="4396740" cy="2564130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="6134100"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1104900" y="6762750"/>
+              <a:ext cx="4366260" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6086475" y="6629400"/>
+            <a:ext cx="922020" cy="1893570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="493" name="Google Shape;493;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6734175" y="6134100"/>
+            <a:ext cx="4396740" cy="2564130"/>
+            <a:chOff x="6734175" y="6134100"/>
+            <a:chExt cx="4396740" cy="2564130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="6134100"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="6762750"/>
+              <a:ext cx="4366260" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="496" name="Google Shape;496;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6086475" y="3086100"/>
+            <a:ext cx="922020" cy="1893570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Bebas Neue"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Bebas Neue"/>
+                <a:ea typeface="Bebas Neue"/>
+                <a:cs typeface="Bebas Neue"/>
+                <a:sym typeface="Bebas Neue"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="497" name="Google Shape;497;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6734175" y="2819400"/>
+            <a:ext cx="4396740" cy="2106930"/>
+            <a:chOff x="6734175" y="2819400"/>
+            <a:chExt cx="4396740" cy="2106930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2819400"/>
+              <a:ext cx="4396740" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="3448050"/>
+              <a:ext cx="4366260" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="500" name="Google Shape;500;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId12">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10544175" y="1590675"/>
+            <a:ext cx="7362825" cy="7000875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="AB80F3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="36" name="Shape 36"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="438" name="Google Shape;438;p16"/>
+          <p:cNvPr id="37" name="Google Shape;37;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="1619250" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="E79BF8"/>
+            <a:srgbClr val="AB80F3"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="439" name="Google Shape;439;p16"/>
+          <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21440280" y="406400"/>
-            <a:ext cx="2945367" cy="2884041"/>
+            <a:off x="6638925" y="1419225"/>
+            <a:ext cx="10829925" cy="8524875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="440" name="Google Shape;440;p16"/>
+          <p:cNvPr descr="preencoded.png" id="39" name="Google Shape;39;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16435854" y="11188700"/>
-            <a:ext cx="2514899" cy="2502743"/>
+            <a:off x="885794" y="5924550"/>
+            <a:ext cx="3971956" cy="4015011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="441" name="Google Shape;441;p16"/>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="2832100"/>
-            <a:ext cx="6909664" cy="6985000"/>
+            <a:off x="1252884" y="180975"/>
+            <a:ext cx="2452341" cy="2467481"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p2"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1193949" y="12001500"/>
-            <a:ext cx="874009" cy="892150"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Google Shape;43;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;p16"/>
+          <p:cNvPr id="44" name="Google Shape;44;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2787 lines deleted...]
-            <a:ext cx="5851198" cy="1557867"/>
+            <a:off x="10664190" y="3743325"/>
+            <a:ext cx="4027170" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>Our Team</a:t>
+              <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="520" name="Google Shape;520;p20"/>
+          <p:cNvPr id="45" name="Google Shape;45;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5004425" y="3771900"/>
-[...1395 lines deleted...]
-            <a:ext cx="5343134" cy="2497667"/>
+            <a:off x="9323070" y="5372100"/>
+            <a:ext cx="7595235" cy="2849880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
-[...62 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;p2"/>
+          <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="2578100"/>
-            <a:ext cx="9704013" cy="9499600"/>
+            <a:off x="1619250" y="1419225"/>
+            <a:ext cx="7000875" cy="7362825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="552" name="Shape 552"/>
+        <p:cNvPr id="505" name="Shape 505"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="506" name="Google Shape;506;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="186"/>
+              <a:ext cx="3898392" cy="7391305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="509" name="Google Shape;509;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="5457825"/>
+              <a:ext cx="3173570" cy="3857903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3104234" y="1181919"/>
+              <a:ext cx="1885939" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648847" y="7893621"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="512" name="Google Shape;512;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="457200"/>
+              <a:ext cx="658501" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="513" name="Google Shape;513;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5361338" y="458707"/>
+              <a:ext cx="658502" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="514" name="Google Shape;514;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="8658225"/>
+              <a:ext cx="669118" cy="654685"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="515" name="Google Shape;515;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1357108" y="6784348"/>
+              <a:ext cx="3638887" cy="3226436"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="516" name="Google Shape;516;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="517" name="Google Shape;517;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="518" name="Google Shape;518;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="553" name="Google Shape;553;p21"/>
+          <p:cNvPr id="519" name="Google Shape;519;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...246 lines deleted...]
-            <a:ext cx="8810668" cy="1557867"/>
+            <a:off x="7677150" y="1466850"/>
+            <a:ext cx="4286250" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>The List</a:t>
+              <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4394749" y="3187700"/>
-            <a:ext cx="17032829" cy="8534400"/>
+            <a:off x="3752850" y="2828925"/>
+            <a:ext cx="6555105" cy="2305050"/>
+            <a:chOff x="3752850" y="2828925"/>
+            <a:chExt cx="6555105" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="521" name="Google Shape;521;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3752850" y="2828925"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;p20"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8086725" y="3419475"/>
+              <a:ext cx="2221230" cy="1230630"/>
+              <a:chOff x="8086725" y="3419475"/>
+              <a:chExt cx="2221230" cy="1230630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="523" name="Google Shape;523;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8086725" y="3419475"/>
+                <a:ext cx="1322070" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="524" name="Google Shape;524;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8086725" y="4086225"/>
+                <a:ext cx="2221230" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="525" name="Google Shape;525;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4394749" y="3187700"/>
-            <a:ext cx="17032829" cy="1219200"/>
+            <a:off x="10744200" y="6486525"/>
+            <a:ext cx="6555105" cy="2305050"/>
+            <a:chOff x="10744200" y="6486525"/>
+            <a:chExt cx="6555105" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="526" name="Google Shape;526;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10744200" y="6486525"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;p20"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="15078075" y="7077075"/>
+              <a:ext cx="2221230" cy="1230630"/>
+              <a:chOff x="15078075" y="7077075"/>
+              <a:chExt cx="2221230" cy="1230630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="528" name="Google Shape;528;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15078075" y="7077075"/>
+                <a:ext cx="1322070" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="529" name="Google Shape;529;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15078075" y="7743825"/>
+                <a:ext cx="2221230" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4394749" y="3524250"/>
-            <a:ext cx="6249181" cy="698500"/>
+            <a:off x="3752850" y="6486525"/>
+            <a:ext cx="6507480" cy="2305050"/>
+            <a:chOff x="3752850" y="6486525"/>
+            <a:chExt cx="6507480" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...54 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="531" name="Google Shape;531;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3752850" y="6486525"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;p20"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8086725" y="7077075"/>
+              <a:ext cx="2173605" cy="1230630"/>
+              <a:chOff x="8086725" y="7077075"/>
+              <a:chExt cx="2173605" cy="1230630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="533" name="Google Shape;533;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8086725" y="7077075"/>
+                <a:ext cx="2112645" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="534" name="Google Shape;534;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8086725" y="7743825"/>
+                <a:ext cx="2173605" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10796349" y="3187700"/>
-            <a:ext cx="10766712" cy="1354667"/>
+            <a:off x="10744200" y="2828925"/>
+            <a:ext cx="7336155" cy="2305050"/>
+            <a:chOff x="10744200" y="2828925"/>
+            <a:chExt cx="7336155" cy="2305050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...885 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10744200" y="2828925"/>
+              <a:ext cx="4105275" cy="2305050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;p20"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="15078075" y="3419475"/>
+              <a:ext cx="3002280" cy="1230630"/>
+              <a:chOff x="15078075" y="3419475"/>
+              <a:chExt cx="3002280" cy="1230630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="538" name="Google Shape;538;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15078075" y="3419475"/>
+                <a:ext cx="1341120" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="539" name="Google Shape;539;p20"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15078075" y="4086225"/>
+                <a:ext cx="3002280" cy="563880"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="585" name="Shape 585"/>
+        <p:cNvPr id="544" name="Shape 544"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="545" name="Google Shape;545;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-619125" y="-152400"/>
+            <a:ext cx="20231100" cy="11353800"/>
+            <a:chOff x="-619125" y="-152400"/>
+            <a:chExt cx="20231100" cy="11353800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="546" name="Google Shape;546;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="371475" y="8620125"/>
+              <a:ext cx="1333500" cy="1362075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="548" name="Google Shape;548;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2009775" y="8162925"/>
+              <a:ext cx="895350" cy="914400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-619125" y="-152400"/>
+              <a:ext cx="5257800" cy="4400550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1047750"/>
+              <a:ext cx="4067175" cy="3200400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="551" name="Google Shape;551;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7400925"/>
+              <a:ext cx="6286500" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="586" name="Google Shape;586;p17"/>
+          <p:cNvPr id="555" name="Google Shape;555;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...328 lines deleted...]
-            <a:ext cx="5918940" cy="939800"/>
+            <a:off x="3295650" y="952500"/>
+            <a:ext cx="6505575" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>A web application</a:t>
+              <a:t>The List</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="556" name="Google Shape;556;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2184673" y="9042400"/>
-            <a:ext cx="5851198" cy="1964267"/>
+            <a:off x="3295650" y="2390775"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="3295650" y="2390775"/>
+            <a:chExt cx="12833985" cy="1021080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="2643188"/>
+              <a:ext cx="4640580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragons</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="2390775"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Fire-breathing creatures that are often powerful and dangerous</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="559" name="Google Shape;559;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2349794" y="1816100"/>
-            <a:ext cx="7007042" cy="3996267"/>
+            <a:off x="3295650" y="3762375"/>
+            <a:ext cx="12833985" cy="563880"/>
+            <a:chOff x="3295650" y="3762375"/>
+            <a:chExt cx="12833985" cy="563880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="3786188"/>
+              <a:ext cx="4640580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Medieval-like Settings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="3762375"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Worlds with castles, knights, and feudal systems</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="562" name="Google Shape;562;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16664483" y="6921500"/>
-            <a:ext cx="6994341" cy="5621867"/>
+            <a:off x="3295650" y="4676775"/>
+            <a:ext cx="12833985" cy="563880"/>
+            <a:chOff x="3295650" y="4676775"/>
+            <a:chExt cx="12833985" cy="563880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="4700588"/>
+              <a:ext cx="4640580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Chosen One Trope</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="564" name="Google Shape;564;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="4676775"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A hero chosen by destiny to save the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="565" name="Google Shape;565;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="5591175"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="3295650" y="5591175"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="5843588"/>
+              <a:ext cx="4640580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="5591175"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An integral part of fantasy stories, can take many forms</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="568" name="Google Shape;568;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="6962775"/>
+            <a:ext cx="12833985" cy="1021080"/>
+            <a:chOff x="3295650" y="6962775"/>
+            <a:chExt cx="12833985" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="7215188"/>
+              <a:ext cx="4640580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Best Curse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="6962775"/>
+              <a:ext cx="8033385" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A curse that is unique, creative, and fits within the story</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="571" name="Google Shape;571;p21"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3295650" y="8334375"/>
+            <a:ext cx="12833985" cy="563880"/>
+            <a:chOff x="3295650" y="8334375"/>
+            <a:chExt cx="12833985" cy="563880"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3295650" y="8358188"/>
+              <a:ext cx="4640580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unique Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="573" name="Google Shape;573;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8096250" y="8334375"/>
+              <a:ext cx="8033385" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A variety of fantastical beings that inhabit the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...71 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="606" name="Shape 606"/>
+        <p:cNvPr id="578" name="Shape 578"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="581" name="Google Shape;581;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="186"/>
+              <a:ext cx="3898392" cy="7391305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="5457825"/>
+              <a:ext cx="3173570" cy="3857903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3104234" y="1181919"/>
+              <a:ext cx="1885939" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="584" name="Google Shape;584;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648847" y="7893621"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="585" name="Google Shape;585;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="457200"/>
+              <a:ext cx="658501" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="586" name="Google Shape;586;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5361338" y="458707"/>
+              <a:ext cx="658502" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="587" name="Google Shape;587;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="8658225"/>
+              <a:ext cx="669118" cy="654685"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="588" name="Google Shape;588;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1357108" y="6784348"/>
+              <a:ext cx="3638887" cy="3226436"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="589" name="Google Shape;589;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="590" name="Google Shape;590;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="592" name="Google Shape;592;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2300288"/>
+            <a:ext cx="17106900" cy="6562725"/>
+            <a:chOff x="590550" y="2300288"/>
+            <a:chExt cx="17106900" cy="6562725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2300288"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="7629525" y="2300288"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="594" name="Google Shape;594;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2300288"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="8048625" y="2300288"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="595" name="Google Shape;595;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2300288"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="596" name="Google Shape;596;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2414588"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="597" name="Google Shape;597;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2976563"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="598" name="Google Shape;598;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2505075"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4071938"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="590550" y="4071938"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="600" name="Google Shape;600;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4071938"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="1009650" y="4071938"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="601" name="Google Shape;601;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4071938"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="602" name="Google Shape;602;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4186238"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="603" name="Google Shape;603;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4748213"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="604" name="Google Shape;604;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4276725"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="5843588"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="590550" y="5843588"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="606" name="Google Shape;606;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="5843588"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="1009650" y="5843588"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="607" name="Google Shape;607;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="5843588"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="608" name="Google Shape;608;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5957888"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="609" name="Google Shape;609;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6519863"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="610" name="Google Shape;610;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6048375"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="611" name="Google Shape;611;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="5843588"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="5010150" y="5843588"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="612" name="Google Shape;612;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="5843588"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="5429250" y="5843588"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="613" name="Google Shape;613;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="5843588"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="614" name="Google Shape;614;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5957888"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="615" name="Google Shape;615;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6519863"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="616" name="Google Shape;616;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6048375"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="617" name="Google Shape;617;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="7615238"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="5010150" y="7615238"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="618" name="Google Shape;618;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="7615238"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="5429250" y="7615238"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="619" name="Google Shape;619;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="7615238"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="620" name="Google Shape;620;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7729538"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="621" name="Google Shape;621;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8291513"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="622" name="Google Shape;622;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId16">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="7820025"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="623" name="Google Shape;623;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="5843588"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="9429750" y="5843588"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="624" name="Google Shape;624;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="5843588"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="9848850" y="5843588"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="625" name="Google Shape;625;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="5843588"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="626" name="Google Shape;626;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5957888"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="627" name="Google Shape;627;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6519863"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="628" name="Google Shape;628;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId17">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6048375"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="629" name="Google Shape;629;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="7615238"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="9429750" y="7615238"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="630" name="Google Shape;630;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="7615238"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="9848850" y="7615238"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="631" name="Google Shape;631;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="7615238"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="632" name="Google Shape;632;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7729538"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="633" name="Google Shape;633;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8291513"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="634" name="Google Shape;634;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId18">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="7820025"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="635" name="Google Shape;635;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="5843588"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="13849350" y="5843588"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="636" name="Google Shape;636;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="5843588"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="14268450" y="5843588"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="637" name="Google Shape;637;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="5843588"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="638" name="Google Shape;638;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5957888"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="639" name="Google Shape;639;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6519863"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="640" name="Google Shape;640;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId19">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6048375"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="641" name="Google Shape;641;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4071938"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="5010150" y="4071938"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="642" name="Google Shape;642;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4071938"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="5429250" y="4071938"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="643" name="Google Shape;643;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4071938"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="644" name="Google Shape;644;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4186238"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="645" name="Google Shape;645;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4748213"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="646" name="Google Shape;646;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId20">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4276725"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="647" name="Google Shape;647;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4071938"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="13849350" y="4071938"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="648" name="Google Shape;648;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4071938"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="14268450" y="4071938"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="649" name="Google Shape;649;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4071938"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="650" name="Google Shape;650;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4186238"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="651" name="Google Shape;651;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4748213"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="652" name="Google Shape;652;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId21">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4276725"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="653" name="Google Shape;653;p22"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4071938"/>
+              <a:ext cx="3848100" cy="1247775"/>
+              <a:chOff x="9429750" y="4071938"/>
+              <a:chExt cx="3848100" cy="1247775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="654" name="Google Shape;654;p22"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4071938"/>
+                <a:ext cx="3429000" cy="1247775"/>
+                <a:chOff x="9848850" y="4071938"/>
+                <a:chExt cx="3429000" cy="1247775"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="655" name="Google Shape;655;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4071938"/>
+                  <a:ext cx="3429000" cy="1247775"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="656" name="Google Shape;656;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4186238"/>
+                  <a:ext cx="2811780" cy="529590"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="657" name="Google Shape;657;p22"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4748213"/>
+                  <a:ext cx="2804160" cy="563880"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="658" name="Google Shape;658;p22"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId22">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4276725"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="661" name="Google Shape;661;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="665" name="Google Shape;665;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214525" y="5581650"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834150" y="5581650"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253750" y="5581650"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463800" y="5581650"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834150" y="7353300"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;p22"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253750" y="7353300"/>
+              <a:ext cx="609674" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="607" name="Google Shape;607;p22"/>
+          <p:cNvPr id="671" name="Google Shape;671;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...444 lines deleted...]
-            <a:ext cx="3810476" cy="698500"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802755" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="FFFFFF"/>
+                <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
-[...62 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>The Mage</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
-[...106 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+                <a:hlinkClick r:id="rId23">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2115 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="672" name="Google Shape;672;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13844730" y="6330950"/>
-[...496 lines deleted...]
-            <a:ext cx="10754011" cy="1557867"/>
+            <a:off x="5162550" y="933450"/>
+            <a:ext cx="7962900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="692" name="Shape 692"/>
+        <p:cNvPr id="677" name="Shape 677"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="678" name="Google Shape;678;p23"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="24387048" cy="13716000"/>
+          <a:xfrm flipH="1">
+            <a:off x="1419225" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...19 lines deleted...]
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="AB80F3"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="695" name="Google Shape;695;p23"/>
+          <p:cNvPr descr="preencoded.png" id="679" name="Google Shape;679;p23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8077200" y="1771650"/>
+            <a:ext cx="10829925" cy="8524875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="680" name="Google Shape;680;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="8788400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2324069" y="6276975"/>
+            <a:ext cx="3971956" cy="4015011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="681" name="Google Shape;681;p23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2691159" y="533400"/>
+            <a:ext cx="2452341" cy="2467481"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="682" name="Google Shape;682;p23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="6470855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="683" name="Google Shape;683;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="684" name="Google Shape;684;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="6932817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="696" name="Google Shape;696;p23"/>
+          <p:cNvPr id="685" name="Google Shape;685;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204468" y="6294859"/>
-            <a:ext cx="3645356" cy="469900"/>
+            <a:off x="16649700" y="4644390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
-                <a:hlinkClick r:id="rId5">
+                <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="698" name="Google Shape;698;p23"/>
+          <p:cNvPr id="686" name="Google Shape;686;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11355219" y="5359400"/>
-[...43 lines deleted...]
-            <a:ext cx="10563487" cy="4301067"/>
+            <a:off x="10372725" y="4695825"/>
+            <a:ext cx="6604635" cy="3688080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="700" name="Google Shape;700;p23"/>
+          <p:cNvPr id="687" name="Google Shape;687;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12168121" y="3225800"/>
-            <a:ext cx="9255223" cy="2777067"/>
+            <a:off x="10372725" y="2486025"/>
+            <a:ext cx="6838950" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="688" name="Google Shape;688;p23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="533400"/>
+            <a:ext cx="9382125" cy="8982075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="45" name="Shape 45"/>
+        <p:cNvPr id="51" name="Shape 51"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;p3"/>
+          <p:cNvPr id="52" name="Google Shape;52;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
+          <a:xfrm flipH="1">
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E79BF8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;p3"/>
+          <p:cNvPr descr="preencoded.png" id="53" name="Google Shape;53;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21440280" y="406400"/>
-            <a:ext cx="2945367" cy="2884050"/>
+            <a:off x="686851" y="304800"/>
+            <a:ext cx="2208749" cy="2163038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="48" name="Google Shape;48;p3"/>
+          <p:cNvPr descr="preencoded.png" id="54" name="Google Shape;54;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16435854" y="11188700"/>
-            <a:ext cx="2514899" cy="2502740"/>
+            <a:off x="4762511" y="8391525"/>
+            <a:ext cx="1885938" cy="1877056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="49" name="Google Shape;49;p3"/>
+          <p:cNvPr descr="preencoded.png" id="55" name="Google Shape;55;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="2832100"/>
-            <a:ext cx="6909664" cy="6985000"/>
+            <a:off x="13182600" y="2124075"/>
+            <a:ext cx="5181600" cy="5238749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="50" name="Google Shape;50;p3"/>
+          <p:cNvPr descr="preencoded.png" id="56" name="Google Shape;56;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="12001500"/>
-            <a:ext cx="874009" cy="892153"/>
+            <a:off x="-1550776" y="9001125"/>
+            <a:ext cx="655426" cy="669114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063545" cy="596695"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063545" cy="596695"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="58" name="Google Shape;58;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52" name="Google Shape;52;p3"/>
+          <p:cNvPr id="60" name="Google Shape;60;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="980950" y="1272541"/>
-            <a:ext cx="10296754" cy="2497667"/>
+            <a:off x="742950" y="1019175"/>
+            <a:ext cx="7741920" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9610725" y="1228725"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9610725" y="1228725"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9610725" y="1228725"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9954578" y="1482090"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10982325" y="1295400"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="10982325" y="1295400"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10982325" y="1295400"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10982325" y="1924050"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8362950" y="3267075"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="8362950" y="3267075"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8362950" y="3267075"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8706803" y="3520440"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9734550" y="3333750"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="9734550" y="3333750"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9734550" y="3333750"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9734550" y="3962400"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6953250" y="5305425"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6953250" y="5305425"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6953250" y="5305425"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7297103" y="5558790"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8324850" y="5372100"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="8324850" y="5372100"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8324850" y="5372100"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8324850" y="6000750"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5410200" y="7343775"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="5410200" y="7343775"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5410200" y="7343775"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5754053" y="7597140"/>
+              <a:ext cx="531495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6781800" y="7410450"/>
+            <a:ext cx="4539615" cy="1192530"/>
+            <a:chOff x="6781800" y="7410450"/>
+            <a:chExt cx="4539615" cy="1192530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6781800" y="7410450"/>
+              <a:ext cx="4539615" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6781800" y="8039100"/>
+              <a:ext cx="4509135" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;p3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12815902" y="1638300"/>
-            <a:ext cx="7760670" cy="1625600"/>
+            <a:off x="9658321" y="2843213"/>
+            <a:ext cx="6991408" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8362921" y="4881563"/>
+            <a:ext cx="6991408" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p3"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6915121" y="6919913"/>
+            <a:ext cx="6991408" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="54" name="Google Shape;54;p3"/>
+          <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12815902" y="1638300"/>
-[...1520 lines deleted...]
-            <a:ext cx="9322965" cy="38100"/>
+            <a:off x="1600200" y="1685925"/>
+            <a:ext cx="3971925" cy="7477125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-619125" y="-152400"/>
+            <a:ext cx="20231100" cy="11353800"/>
+            <a:chOff x="-619125" y="-152400"/>
+            <a:chExt cx="20231100" cy="11353800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="96" name="Google Shape;96;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="371475" y="8620125"/>
+              <a:ext cx="1333500" cy="1362075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="97" name="Google Shape;97;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2009775" y="8162925"/>
+              <a:ext cx="895350" cy="914400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="98" name="Google Shape;98;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-619125" y="-152400"/>
+              <a:ext cx="5257800" cy="4400550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1047750"/>
+              <a:ext cx="4067175" cy="3200400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7400925"/>
+              <a:ext cx="6286500" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="103" name="Google Shape;103;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p4"/>
+          <p:cNvPr id="104" name="Google Shape;104;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...246 lines deleted...]
-            <a:ext cx="11198566" cy="1557867"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="8410575" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="5016500"/>
-            <a:ext cx="8861474" cy="6841067"/>
+            <a:off x="2219325" y="3762375"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3762375"/>
+            <a:chExt cx="13910310" cy="5135880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="106" name="Google Shape;106;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3762375"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3762375"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="107" name="Shape 107"/>
+        <p:cNvPr id="112" name="Shape 112"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...30 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="115" name="Google Shape;115;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="191"/>
+              <a:ext cx="3898392" cy="7391305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="116" name="Google Shape;116;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="5457825"/>
+              <a:ext cx="3173570" cy="3857903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3104234" y="1181928"/>
+              <a:ext cx="1885939" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="118" name="Google Shape;118;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648847" y="7893616"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="119" name="Google Shape;119;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="457200"/>
+              <a:ext cx="658501" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5361338" y="458712"/>
+              <a:ext cx="658502" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="8658225"/>
+              <a:ext cx="669118" cy="654685"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="122" name="Google Shape;122;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1357108" y="6784339"/>
+              <a:ext cx="3638887" cy="3226436"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p5"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="124" name="Google Shape;124;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Google Shape;125;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;p5"/>
-[...283 lines deleted...]
-          <p:cNvPr descr=" " id="119" name="Google Shape;119;p5"/>
+          <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3137292" y="2171700"/>
-            <a:ext cx="7874984" cy="4699004"/>
+            <a:off x="2324100" y="1600200"/>
+            <a:ext cx="6025515" cy="3888105"/>
+            <a:chOff x="2324100" y="1600200"/>
+            <a:chExt cx="6025515" cy="3888105"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="1600200"/>
+              <a:ext cx="819150" cy="1047750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2352675" y="2847975"/>
+              <a:ext cx="5996940" cy="2640330"/>
+              <a:chOff x="2352675" y="2847975"/>
+              <a:chExt cx="5996940" cy="2640330"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="130" name="Google Shape;130;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2352675" y="2847975"/>
+                <a:ext cx="5996940" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="131" name="Google Shape;131;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2352675" y="3552825"/>
+                <a:ext cx="5966460" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3137292" y="2171700"/>
-            <a:ext cx="534248" cy="1016006"/>
+            <a:off x="2324100" y="5734050"/>
+            <a:ext cx="6025515" cy="3840480"/>
+            <a:chOff x="2324100" y="5734050"/>
+            <a:chExt cx="6025515" cy="3840480"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="5734050"/>
+              <a:ext cx="819150" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2352675" y="6934200"/>
+              <a:ext cx="5996940" cy="2640330"/>
+              <a:chOff x="2352675" y="6934200"/>
+              <a:chExt cx="5996940" cy="2640330"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="135" name="Google Shape;135;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2352675" y="6934200"/>
+                <a:ext cx="5996940" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="136" name="Google Shape;136;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2352675" y="7639050"/>
+                <a:ext cx="5966460" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvPr id="141" name="Shape 141"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16078200" y="304800"/>
+              <a:ext cx="2208749" cy="2163038"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12325350" y="8391525"/>
+              <a:ext cx="1885938" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="895350" y="9001125"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21440280" y="406400"/>
-            <a:ext cx="2945367" cy="2884047"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16435854" y="11188700"/>
-            <a:ext cx="2514899" cy="2502743"/>
+            <a:off x="569595" y="885825"/>
+            <a:ext cx="5347335" cy="8570595"/>
+            <a:chOff x="569595" y="885825"/>
+            <a:chExt cx="5347335" cy="8570595"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="600075" y="885825"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="152" name="Google Shape;152;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1885950" y="5448300"/>
+              <a:ext cx="2874645" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="153" name="Google Shape;153;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="569595" y="6457950"/>
+              <a:ext cx="5347335" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2924175" y="8743950"/>
+              <a:ext cx="798195" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1193949" y="12001500"/>
-            <a:ext cx="874009" cy="892150"/>
+            <a:off x="11980545" y="885825"/>
+            <a:ext cx="5347335" cy="8570595"/>
+            <a:chOff x="11980545" y="885825"/>
+            <a:chExt cx="5347335" cy="8570595"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12011025" y="885825"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="157" name="Google Shape;157;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="5448300"/>
+              <a:ext cx="2874645" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="158" name="Google Shape;158;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11980545" y="6457950"/>
+              <a:ext cx="5347335" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="159" name="Google Shape;159;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14335125" y="8743950"/>
+              <a:ext cx="798195" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="6275070" y="885825"/>
+            <a:ext cx="5347335" cy="8570595"/>
+            <a:chOff x="6275070" y="885825"/>
+            <a:chExt cx="5347335" cy="8570595"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...205 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7834312" y="885825"/>
+              <a:ext cx="2388870" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6275070" y="1895475"/>
+              <a:ext cx="5347335" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="4181475"/>
+              <a:ext cx="5286375" cy="4105275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8629650" y="8743950"/>
+              <a:ext cx="798195" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...881 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="169" name="Shape 169"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-        <p:nvSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
           <p:cNvPr id="170" name="Google Shape;170;p7"/>
-          <p:cNvSpPr/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...30 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="171" name="Google Shape;171;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1371600" y="1419225"/>
+              <a:ext cx="10829925" cy="8524875"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13982700" y="5924550"/>
+              <a:ext cx="3971956" cy="4015011"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15135225" y="180975"/>
+              <a:ext cx="2452341" cy="2467481"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="171" name="Google Shape;171;p7"/>
-[...148 lines deleted...]
-          <p:cNvPr descr=" " id="176" name="Google Shape;176;p7"/>
+          <p:cNvPr descr="preencoded.png" id="178" name="Google Shape;178;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2019552" y="1308100"/>
-            <a:ext cx="5966698" cy="4437893"/>
+            <a:off x="-1514475" y="981075"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;p7"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4191524" y="4940300"/>
-            <a:ext cx="8865708" cy="5270500"/>
+            <a:off x="3143250" y="3705225"/>
+            <a:ext cx="6768465" cy="4072890"/>
+            <a:chOff x="3143250" y="3705225"/>
+            <a:chExt cx="6768465" cy="4072890"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="3705225"/>
+              <a:ext cx="6739890" cy="3474720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7724775" y="7248525"/>
+              <a:ext cx="2186940" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="180" name="Google Shape;180;p7"/>
+          <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14098762" y="2527300"/>
-            <a:ext cx="9081635" cy="9232900"/>
+            <a:off x="10125075" y="2486025"/>
+            <a:ext cx="7067550" cy="6562725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="185" name="Shape 185"/>
+        <p:cNvPr id="187" name="Shape 187"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-619125" y="-152400"/>
+            <a:ext cx="20231100" cy="11353800"/>
+            <a:chOff x="-619125" y="-152400"/>
+            <a:chExt cx="20231100" cy="11353800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...30 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E79BF8"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="371475" y="8620125"/>
+              <a:ext cx="1333500" cy="1362075"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="191" name="Google Shape;191;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2009775" y="8162925"/>
+              <a:ext cx="895350" cy="914400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-619125" y="-152400"/>
+              <a:ext cx="5257800" cy="4400550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1047750"/>
+              <a:ext cx="4067175" cy="3200400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7400925"/>
+              <a:ext cx="6286500" cy="3800475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="195" name="Google Shape;195;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12563475" y="6467475"/>
+            <a:ext cx="4320540" cy="2259330"/>
+            <a:chOff x="12563475" y="6467475"/>
+            <a:chExt cx="4320540" cy="2259330"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="6467475"/>
+              <a:ext cx="4320540" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="7248525"/>
+              <a:ext cx="4290060" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12563475" y="2838450"/>
+            <a:ext cx="4320540" cy="2259330"/>
+            <a:chOff x="12563475" y="2838450"/>
+            <a:chExt cx="4320540" cy="2259330"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="2838450"/>
+              <a:ext cx="4320540" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="3619500"/>
+              <a:ext cx="4290060" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="187" name="Google Shape;187;p8"/>
-[...536 lines deleted...]
-          <p:cNvPr descr=" " id="200" name="Google Shape;200;p8"/>
+          <p:cNvPr descr="preencoded.png" id="204" name="Google Shape;204;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="1574800"/>
-            <a:ext cx="10809051" cy="10972800"/>
+            <a:off x="2457450" y="523875"/>
+            <a:ext cx="8105775" cy="8782050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="AB80F3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="209" name="Shape 209"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AB80F3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="212" name="Google Shape;212;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="186"/>
+              <a:ext cx="3898392" cy="7391305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="213" name="Google Shape;213;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="5457825"/>
+              <a:ext cx="3173570" cy="3857903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="214" name="Google Shape;214;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3104234" y="1181928"/>
+              <a:ext cx="1885939" cy="1877056"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="215" name="Google Shape;215;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648847" y="7893621"/>
+              <a:ext cx="655426" cy="669114"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="216" name="Google Shape;216;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15087600" y="457200"/>
+              <a:ext cx="658501" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="217" name="Google Shape;217;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5361338" y="458707"/>
+              <a:ext cx="658502" cy="668225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="8658225"/>
+              <a:ext cx="669118" cy="654685"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1357108" y="6784339"/>
+              <a:ext cx="3638887" cy="3226436"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p9"/>
+          <p:cNvPr id="220" name="Google Shape;220;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...259 lines deleted...]
-            <a:ext cx="20216693" cy="1557867"/>
+            <a:off x="1266825" y="1447800"/>
+            <a:ext cx="15059025" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1028700" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9160EE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="223" name="Google Shape;223;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2981325" y="4181475"/>
+              <a:ext cx="666750" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1097280" y="5353050"/>
+              <a:ext cx="4434840" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6296025" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6296025" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9160EE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="227" name="Google Shape;227;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8095348" y="4219575"/>
+              <a:ext cx="973354" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6364605" y="5314950"/>
+              <a:ext cx="4434840" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragon taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11563350" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="11563350" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11563350" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="9160EE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="231" name="Google Shape;231;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13439775" y="4171950"/>
+              <a:ext cx="819150" cy="990600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11631930" y="5362575"/>
+              <a:ext cx="4434840" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>rainbow seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="234" name="Google Shape;234;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p9"/>
+          <p:cNvPr id="236" name="Google Shape;236;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="3695700"/>
-[...678 lines deleted...]
-            <a:ext cx="6232246" cy="1964267"/>
+            <a:off x="1047750" y="7800975"/>
+            <a:ext cx="4632960" cy="1478280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p9"/>
+          <p:cNvPr id="237" name="Google Shape;237;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8395749" y="10401300"/>
-[...82 lines deleted...]
-            <a:ext cx="6232246" cy="1964267"/>
+            <a:off x="6296025" y="7800975"/>
+            <a:ext cx="4632960" cy="1478280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p9"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="238" name="Google Shape;238;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15419727" y="10401300"/>
-            <a:ext cx="6232246" cy="1964267"/>
+            <a:off x="11563350" y="7800975"/>
+            <a:ext cx="4632960" cy="1478280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>