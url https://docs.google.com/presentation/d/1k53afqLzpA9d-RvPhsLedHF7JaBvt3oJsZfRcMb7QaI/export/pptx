--- v0 (2026-02-06)
+++ v1 (2026-04-09)
@@ -297,52 +297,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}">
-  <a:tblStyle styleId="{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}">
+  <a:tblStyle styleId="{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
@@ -439,55 +439,55 @@
       <a:tcTxStyle/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -6244,51 +6244,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7959,79 +7959,79 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
@@ -8814,51 +8814,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="217" name="Google Shape;217;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}</a:tableStyleId>
+                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2167900"/>
                 <a:gridCol w="7467600"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -9960,51 +9960,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="224" name="Google Shape;224;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="233679" y="1037589"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}</a:tableStyleId>
+                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4800600"/>
                 <a:gridCol w="4735825"/>
               </a:tblGrid>
               <a:tr h="663325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-7619" lvl="0" marL="972819" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -10944,51 +10944,51 @@
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="12700">
                       <a:solidFill>
                         <a:srgbClr val="89898D"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D0D0D1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="579150">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="-295275" lvl="0" marL="371475" marR="474344" rtl="0" algn="l">
+                      <a:pPr indent="-295275" lvl="0" marL="371475" marR="474345" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
                           <a:ea typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                           <a:sym typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Regular reports to Panel on satisfaction of POU.  Panel may require appointment of Supervisor</a:t>
                       </a:r>
                       <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Times New Roman"/>
                         <a:ea typeface="Times New Roman"/>
@@ -11393,51 +11393,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="700">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Bidder has</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-4444" lvl="0" marL="93345" marR="83820" rtl="0" algn="ctr">
+            <a:pPr indent="-4445" lvl="0" marL="93345" marR="83820" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="700">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>28 days to prepare  offer document</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
@@ -11500,51 +11500,51 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="35"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="950">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-65404" lvl="0" marL="192405" marR="123189" rtl="0" algn="l">
+            <a:pPr indent="-65405" lvl="0" marL="192405" marR="123189" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="700">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Bidder subject to  PUSU regime</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
@@ -12283,51 +12283,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="239" name="Google Shape;239;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="644283" y="3900601"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}</a:tableStyleId>
+                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1321800"/>
                 <a:gridCol w="1388875"/>
                 <a:gridCol w="1321825"/>
               </a:tblGrid>
               <a:tr h="233125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
@@ -12583,51 +12583,51 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="650">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-11429" lvl="0" marL="125729" marR="118110" rtl="0" algn="ctr">
+            <a:pPr indent="-11430" lvl="0" marL="125730" marR="118110" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="5"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="700">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Leak or Untoward  Share Price  Movement</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
@@ -17428,51 +17428,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="311" name="Google Shape;311;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8926194" y="2027682"/>
             <a:ext cx="589915" cy="652145"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-10794" lvl="0" marL="86995" marR="81280" rtl="0" algn="ctr">
+            <a:pPr indent="-10795" lvl="0" marL="86995" marR="81280" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="700">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Bidder “off  side” for  12 months  from date</a:t>
             </a:r>
             <a:endParaRPr sz="700">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
@@ -17891,51 +17891,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>11</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="322" name="Google Shape;322;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}</a:tableStyleId>
+                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2057400"/>
                 <a:gridCol w="7578100"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="189230" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -18569,51 +18569,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="12700">
                       <a:solidFill>
                         <a:srgbClr val="89898D"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="006FC0"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="-295275" lvl="0" marL="371475" marR="216534" rtl="0" algn="l">
+                      <a:pPr indent="-295275" lvl="0" marL="371475" marR="216535" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
                           <a:ea typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                           <a:sym typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Must include as offer term that bid will lapse if referred to UK Competition  Commission (Phase 2 CMA reference) or European Commission proceedings/referral</a:t>
                       </a:r>
                       <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Times New Roman"/>
                         <a:ea typeface="Times New Roman"/>
@@ -18917,51 +18917,51 @@
           <p:cNvPr id="327" name="Google Shape;327;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="437489" y="675766"/>
             <a:ext cx="9031020" cy="422909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-1269" lvl="0" marL="90170" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-1270" lvl="0" marL="90170" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Key Takeaways</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
@@ -19792,51 +19792,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63" name="Google Shape;63;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7957184" y="1322070"/>
             <a:ext cx="980440" cy="417830"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-10159" lvl="0" marL="22860" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-10160" lvl="0" marL="22860" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="113928"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-US" sz="1400">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Nigel Stacey</a:t>
             </a:r>
             <a:endParaRPr sz="1400">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
@@ -20476,51 +20476,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>James is a Managing Director  and Co-Head of U.S. Consumer  Retail at Rothschild. Before  joining Rothschild, Mr. Ben was  head of the Global Consumer and  Retail M&amp;A Group at Barclays  and Lehman Brothers and  previously was a senior M&amp;A  banker with Lehman Brothers’</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="12700" marR="53339" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="12700" marR="53340" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Global Technology M&amp;A  group. Over the course of his  career, Mr. Ben has advised on  over $100 billion in M&amp;A  transaction volume in the  consumer, retail, technology and</a:t>
             </a:r>
             <a:endParaRPr sz="1000">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
@@ -21184,51 +21184,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="89" name="Google Shape;89;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="589889" y="1989709"/>
             <a:ext cx="1229360" cy="1216025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-5079" lvl="0" marL="386080" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-5080" lvl="0" marL="386080" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4800">
                 <a:solidFill>
                   <a:srgbClr val="4A95D1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:endParaRPr sz="4800">
               <a:latin typeface="Times New Roman"/>
@@ -21300,51 +21300,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2408047" y="1989709"/>
             <a:ext cx="1263650" cy="1216025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-10159" lvl="0" marL="403860" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-10160" lvl="0" marL="403860" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4800">
                 <a:solidFill>
                   <a:srgbClr val="4A95D1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:endParaRPr sz="4800">
               <a:latin typeface="Times New Roman"/>
@@ -24144,51 +24144,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="4778375" y="1143025"/>
             <a:ext cx="2232025" cy="684530"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="89898D"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="133975">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="46989" lvl="0" marL="156210" marR="146685" rtl="0" algn="l">
+            <a:pPr indent="46990" lvl="0" marL="156210" marR="146685" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>ONLY if Bidder is </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-US" sz="1300">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
@@ -25973,51 +25973,51 @@
             <a:off x="6400800" y="1189126"/>
             <a:ext cx="2592070" cy="756285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B9E08F"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="89898D"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="105400">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-928369" lvl="0" marL="991869" marR="56514" rtl="0" algn="l">
+            <a:pPr indent="-928369" lvl="0" marL="991869" marR="56515" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="121500"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>“Possible offer” announcement made  promptly</a:t>
             </a:r>
             <a:endParaRPr sz="1300">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
@@ -26752,51 +26752,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="2782823" y="4090771"/>
             <a:ext cx="3456304" cy="2196465"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="89898D"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="102225">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-1904" lvl="0" marL="103504" marR="20955" rtl="0" algn="l">
+            <a:pPr indent="-1905" lvl="0" marL="103505" marR="20955" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="121500"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>Unless Target consents or third party bids, Bidder  cannot for 6 months:</a:t>
             </a:r>
             <a:endParaRPr sz="1300">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
@@ -27296,51 +27296,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="2782823" y="2639339"/>
             <a:ext cx="1666875" cy="756285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="89898D"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="106025">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-344169" lvl="0" marL="407669" marR="17145" rtl="0" algn="l">
+            <a:pPr indent="-344170" lvl="0" marL="407670" marR="17145" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="121500"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1300">
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>No active consideration  for 3 months</a:t>
             </a:r>
             <a:endParaRPr sz="1300">
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
               <a:sym typeface="Times New Roman"/>
@@ -27648,51 +27648,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="185" name="Google Shape;185;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="589889" y="1989709"/>
             <a:ext cx="1229360" cy="1216025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-5079" lvl="0" marL="386080" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-5080" lvl="0" marL="386080" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4800">
                 <a:solidFill>
                   <a:srgbClr val="4A95D1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:endParaRPr sz="4800">
               <a:latin typeface="Times New Roman"/>
@@ -27764,51 +27764,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="186" name="Google Shape;186;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2408047" y="1989709"/>
             <a:ext cx="1263650" cy="1216025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-10159" lvl="0" marL="403860" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-10160" lvl="0" marL="403860" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="120000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4800">
                 <a:solidFill>
                   <a:srgbClr val="4A95D1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman"/>
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:endParaRPr sz="4800">
               <a:latin typeface="Times New Roman"/>
@@ -28842,63 +28842,63 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="203" name="Google Shape;203;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="359409" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}</a:tableStyleId>
+                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="5001900"/>
                 <a:gridCol w="4142100"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="-4444" lvl="0" marL="1388745" marR="0" rtl="0" algn="l">
+                      <a:pPr indent="-4445" lvl="0" marL="1388745" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
                           <a:ea typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                           <a:sym typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Prohibited Arrangements</a:t>
                       </a:r>
                       <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Times New Roman"/>
                         <a:ea typeface="Times New Roman"/>
                         <a:cs typeface="Times New Roman"/>
                         <a:sym typeface="Times New Roman"/>
@@ -29857,51 +29857,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="210" name="Google Shape;210;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="360845" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{B1EC92F7-050F-48B6-865B-FEE54D14B7FA}</a:tableStyleId>
+                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4631025"/>
                 <a:gridCol w="4631050"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-11430" lvl="0" marL="849630" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -29945,51 +29945,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="12700">
                       <a:solidFill>
                         <a:srgbClr val="89898D"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="006FC0"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="-634" lvl="0" marL="648335" marR="0" rtl="0" algn="l">
+                      <a:pPr indent="-635" lvl="0" marL="648335" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
                           <a:ea typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                           <a:sym typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Permitted Exceptions and Exemptions</a:t>
                       </a:r>
                       <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Times New Roman"/>
                         <a:ea typeface="Times New Roman"/>
                         <a:cs typeface="Times New Roman"/>
                         <a:sym typeface="Times New Roman"/>
@@ -30023,80 +30023,80 @@
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="12700">
                       <a:solidFill>
                         <a:srgbClr val="89898D"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="006FC0"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="2529850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="-8889" lvl="0" marL="85090" marR="149860" rtl="0" algn="l">
+                      <a:pPr indent="-8890" lvl="0" marL="85090" marR="149860" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
                           <a:ea typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                           <a:sym typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Extends to any arrangement given by Target or Target  directors as noted above and covering:</a:t>
                       </a:r>
                       <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Times New Roman"/>
                         <a:ea typeface="Times New Roman"/>
                         <a:cs typeface="Times New Roman"/>
                         <a:sym typeface="Times New Roman"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="-295275" lvl="0" marL="371475" marR="226059" rtl="0" algn="l">
+                      <a:pPr indent="-295275" lvl="0" marL="371475" marR="226060" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
                           <a:ea typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                           <a:sym typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Agreement to make recommendation, not change  recommendation</a:t>
                       </a:r>
                       <a:endParaRPr sz="1600" u="none" cap="none" strike="noStrike">
                         <a:latin typeface="Times New Roman"/>
                         <a:ea typeface="Times New Roman"/>
@@ -30461,51 +30461,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="12700">
                       <a:solidFill>
                         <a:srgbClr val="89898D"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D0D0D1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="-295910" lvl="0" marL="372110" marR="213359" rtl="0" algn="l">
+                      <a:pPr indent="-295910" lvl="0" marL="372110" marR="213360" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buSzPts val="1600"/>
                         <a:buFont typeface="Arial"/>
                         <a:buChar char="•"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
                           <a:ea typeface="Times New Roman"/>
                           <a:cs typeface="Times New Roman"/>
                           <a:sym typeface="Times New Roman"/>
                         </a:rPr>
                         <a:t>Inducement fee in favour of preferred Bidder in a  formal sale process, provided </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr i="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Times New Roman"/>
@@ -30873,50 +30873,329 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D0D0D1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -31150,304 +31429,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>