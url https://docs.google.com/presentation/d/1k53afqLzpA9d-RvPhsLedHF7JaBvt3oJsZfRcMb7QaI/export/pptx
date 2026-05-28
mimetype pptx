--- v1 (2026-04-09)
+++ v2 (2026-05-28)
@@ -297,52 +297,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}">
-  <a:tblStyle styleId="{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{4B1FD4C3-254E-4761-A529-A6B266CBD722}">
+  <a:tblStyle styleId="{4B1FD4C3-254E-4761-A529-A6B266CBD722}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
@@ -439,55 +439,55 @@
       <a:tcTxStyle/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -6244,51 +6244,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7959,79 +7959,79 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
@@ -8814,51 +8814,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="217" name="Google Shape;217;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
+                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2167900"/>
                 <a:gridCol w="7467600"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -9960,51 +9960,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="224" name="Google Shape;224;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="233679" y="1037589"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
+                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4800600"/>
                 <a:gridCol w="4735825"/>
               </a:tblGrid>
               <a:tr h="663325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-7619" lvl="0" marL="972819" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -12283,51 +12283,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="239" name="Google Shape;239;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="644283" y="3900601"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
+                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1321800"/>
                 <a:gridCol w="1388875"/>
                 <a:gridCol w="1321825"/>
               </a:tblGrid>
               <a:tr h="233125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
@@ -17891,51 +17891,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>11</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="322" name="Google Shape;322;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
+                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2057400"/>
                 <a:gridCol w="7578100"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="189230" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -28842,51 +28842,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="203" name="Google Shape;203;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="359409" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
+                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="5001900"/>
                 <a:gridCol w="4142100"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-4445" lvl="0" marL="1388745" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -29857,51 +29857,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="210" name="Google Shape;210;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="360845" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{11BC43B9-E146-4AE8-BC7C-06D7FA0E04B7}</a:tableStyleId>
+                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4631025"/>
                 <a:gridCol w="4631050"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-11430" lvl="0" marL="849630" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -30873,50 +30873,329 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D0D0D1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -31150,304 +31429,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>