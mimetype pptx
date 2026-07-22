--- v2 (2026-05-28)
+++ v3 (2026-07-22)
@@ -297,52 +297,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{4B1FD4C3-254E-4761-A529-A6B266CBD722}">
-  <a:tblStyle styleId="{4B1FD4C3-254E-4761-A529-A6B266CBD722}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{F30C00E2-A69C-403E-8FDF-AF655AA70F06}">
+  <a:tblStyle styleId="{F30C00E2-A69C-403E-8FDF-AF655AA70F06}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
@@ -439,55 +439,55 @@
       <a:tcTxStyle/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -6244,51 +6244,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7959,79 +7959,79 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
@@ -8814,51 +8814,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="217" name="Google Shape;217;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
+                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2167900"/>
                 <a:gridCol w="7467600"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -9960,51 +9960,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="224" name="Google Shape;224;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="233679" y="1037589"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
+                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4800600"/>
                 <a:gridCol w="4735825"/>
               </a:tblGrid>
               <a:tr h="663325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-7619" lvl="0" marL="972819" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -12283,51 +12283,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="239" name="Google Shape;239;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="644283" y="3900601"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
+                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1321800"/>
                 <a:gridCol w="1388875"/>
                 <a:gridCol w="1321825"/>
               </a:tblGrid>
               <a:tr h="233125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
@@ -17891,51 +17891,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>11</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="322" name="Google Shape;322;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
+                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2057400"/>
                 <a:gridCol w="7578100"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="189230" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -28842,51 +28842,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="203" name="Google Shape;203;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="359409" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
+                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="5001900"/>
                 <a:gridCol w="4142100"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-4445" lvl="0" marL="1388745" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -29857,51 +29857,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="210" name="Google Shape;210;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="360845" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{4B1FD4C3-254E-4761-A529-A6B266CBD722}</a:tableStyleId>
+                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4631025"/>
                 <a:gridCol w="4631050"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-11430" lvl="0" marL="849630" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -30873,50 +30873,329 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D0D0D1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -31150,304 +31429,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>