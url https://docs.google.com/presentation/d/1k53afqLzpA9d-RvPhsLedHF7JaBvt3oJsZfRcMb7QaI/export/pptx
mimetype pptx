--- v3 (2026-07-22)
+++ v4 (2026-07-23)
@@ -297,52 +297,52 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{F30C00E2-A69C-403E-8FDF-AF655AA70F06}">
-  <a:tblStyle styleId="{F30C00E2-A69C-403E-8FDF-AF655AA70F06}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}">
+  <a:tblStyle styleId="{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
@@ -7959,79 +7959,79 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
@@ -8814,51 +8814,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="217" name="Google Shape;217;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
+                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2167900"/>
                 <a:gridCol w="7467600"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -9960,51 +9960,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="224" name="Google Shape;224;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="233679" y="1037589"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
+                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4800600"/>
                 <a:gridCol w="4735825"/>
               </a:tblGrid>
               <a:tr h="663325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-7619" lvl="0" marL="972819" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -12283,51 +12283,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="239" name="Google Shape;239;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="644283" y="3900601"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
+                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1321800"/>
                 <a:gridCol w="1388875"/>
                 <a:gridCol w="1321825"/>
               </a:tblGrid>
               <a:tr h="233125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
@@ -17891,51 +17891,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>11</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="322" name="Google Shape;322;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
+                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2057400"/>
                 <a:gridCol w="7578100"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="189230" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -28842,51 +28842,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="203" name="Google Shape;203;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="359409" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
+                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="5001900"/>
                 <a:gridCol w="4142100"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-4445" lvl="0" marL="1388745" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -29857,51 +29857,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="210" name="Google Shape;210;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="360845" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{F30C00E2-A69C-403E-8FDF-AF655AA70F06}</a:tableStyleId>
+                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4631025"/>
                 <a:gridCol w="4631050"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-11430" lvl="0" marL="849630" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">