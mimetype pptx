--- v4 (2026-07-23)
+++ v5 (2026-09-08)
@@ -86,263 +86,263 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}">
-  <a:tblStyle styleId="{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}">
+  <a:tblStyle styleId="{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
@@ -439,55 +439,55 @@
       <a:tcTxStyle/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -666,243 +666,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -6244,51 +6244,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -7293,745 +7293,745 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
@@ -8814,51 +8814,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="217" name="Google Shape;217;p16"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
+                <a:tableStyleId>{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2167900"/>
                 <a:gridCol w="7467600"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -9960,51 +9960,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="224" name="Google Shape;224;p17"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="233679" y="1037589"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
+                <a:tableStyleId>{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4800600"/>
                 <a:gridCol w="4735825"/>
               </a:tblGrid>
               <a:tr h="663325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-7619" lvl="0" marL="972819" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -12283,51 +12283,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="239" name="Google Shape;239;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="644283" y="3900601"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
+                <a:tableStyleId>{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1321800"/>
                 <a:gridCol w="1388875"/>
                 <a:gridCol w="1321825"/>
               </a:tblGrid>
               <a:tr h="233125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
@@ -17891,51 +17891,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>11</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="322" name="Google Shape;322;p19"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="146050" y="1039494"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
+                <a:tableStyleId>{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2057400"/>
                 <a:gridCol w="7578100"/>
               </a:tblGrid>
               <a:tr h="1143000">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-8255" lvl="0" marL="84455" marR="189230" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -28842,51 +28842,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>6</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="203" name="Google Shape;203;p14"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="359409" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
+                <a:tableStyleId>{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="5001900"/>
                 <a:gridCol w="4142100"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-4445" lvl="0" marL="1388745" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -29857,51 +29857,51 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
                 <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="210" name="Google Shape;210;p15"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="360845" y="1289050"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr bandRow="1" firstRow="1">
                 <a:noFill/>
-                <a:tableStyleId>{80B8D6E7-75D3-4DFE-BBE6-52D1986E20EE}</a:tableStyleId>
+                <a:tableStyleId>{A6391993-DEA2-4EC6-BC62-CA17BCCD6689}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4631025"/>
                 <a:gridCol w="4631050"/>
               </a:tblGrid>
               <a:tr h="579125">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="-11430" lvl="0" marL="849630" marR="0" rtl="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
@@ -30873,50 +30873,329 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="D0D0D1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <a:themeElements>
+    <a:clrScheme name="Default">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="158158"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F3F3F3"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="058DC7"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="50B432"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="ED561B"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="EDEF00"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="24CBE5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="64E572"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="2200CC"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551A8B"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -31150,304 +31429,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>