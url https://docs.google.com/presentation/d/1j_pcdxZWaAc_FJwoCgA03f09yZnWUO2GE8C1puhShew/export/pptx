--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -293,55 +293,55 @@
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3141,91 +3141,91 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Slide 1 master">
   <p:cSld name="Slide 1 master">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4547,51 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="12839215" y="7749540"/>
             <a:ext cx="1722605" cy="411480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483648" r:id="rId1"/>
     <p:sldLayoutId id="2147483649" r:id="rId2"/>
@@ -5277,95 +5277,95 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/TwZfHC4935Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/TwZfHC4935Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drive.google.com/file/d/1-ylCP29zN5bKEj19IuyIrSBMTPqxknNd/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drive.google.com/file/d/1-ylCP29zN5bKEj19IuyIrSBMTPqxknNd/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="56" name="Google Shape;56;p13" title="Screenshot 2025-05-03 at 11.42.22 PM.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>