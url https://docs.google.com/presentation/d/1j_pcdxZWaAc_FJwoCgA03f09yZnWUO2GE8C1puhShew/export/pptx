--- v1 (2026-06-22)
+++ v2 (2026-08-19)
@@ -82,243 +82,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1030,243 +1030,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -3141,91 +3141,91 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gamma.app/?utm_source=made-with-gamma" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Slide 1 master">
   <p:cSld name="Slide 1 master">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3251,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -3384,51 +3384,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Google Shape;48;p11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -3549,51 +3549,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Google Shape;16;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -3682,51 +3682,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Google Shape;20;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -3815,51 +3815,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Google Shape;24;p5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -3948,51 +3948,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Google Shape;28;p6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -4081,51 +4081,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Google Shape;32;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -4214,51 +4214,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Google Shape;36;p8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -4347,51 +4347,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="Google Shape;40;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -4480,51 +4480,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Google Shape;44;p10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="14630400" cy="8229600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FAFAFA">
-              <a:alpha val="74901"/>
+              <a:alpha val="74902"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
@@ -4611,761 +4611,761 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/TwZfHC4935Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/TwZfHC4935Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drive.google.com/file/d/1-ylCP29zN5bKEj19IuyIrSBMTPqxknNd/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drive.google.com/file/d/1-ylCP29zN5bKEj19IuyIrSBMTPqxknNd/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="55" name="Shape 55"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="56" name="Google Shape;56;p13" title="Screenshot 2025-05-03 at 11.42.22 PM.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>