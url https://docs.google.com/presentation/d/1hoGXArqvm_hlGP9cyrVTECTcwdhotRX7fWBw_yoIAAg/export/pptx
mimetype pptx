--- v1 (2026-09-13)
+++ v2 (2026-10-28)
@@ -14108,51 +14108,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId1">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -15839,163 +15839,163 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D8D8D8"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="81" name="Shape 81"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>