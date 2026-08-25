--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
@@ -81,79 +82,82 @@
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId29"/>
       <p:bold r:id="rId30"/>
       <p:italic r:id="rId31"/>
       <p:boldItalic r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Montserrat"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId33"/>
       <p:bold r:id="rId34"/>
       <p:italic r:id="rId35"/>
       <p:boldItalic r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Montserrat"/>
       <p:regular r:id="rId37"/>
       <p:bold r:id="rId38"/>
+      <p:italic r:id="rId39"/>
+      <p:boldItalic r:id="rId40"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Marcellus SC"/>
-      <p:regular r:id="rId39"/>
+      <p:regular r:id="rId41"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Rajdhani"/>
-      <p:bold r:id="rId40"/>
+      <p:regular r:id="rId42"/>
+      <p:bold r:id="rId43"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -343,62 +347,62 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId41" roundtripDataSignature="AMtx7mjMlNCT+QvVe5REbhFn5dOQScLWxQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId44" roundtripDataSignature="AMtx7mj556AM4yPaBm4VUiaterVbhfrS0Q=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Rajdhani-bold.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/MarcellusSC-regular.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Rajdhani-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/MarcellusSC-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Rajdhani-bold.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1787,153 +1791,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="219" name="Shape 219"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p10:notes"/>
+          <p:cNvPr id="220" name="Google Shape;220;p10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;p10:notes"/>
+          <p:cNvPr id="221" name="Google Shape;221;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p10:notes"/>
+          <p:cNvPr id="222" name="Google Shape;222;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1944,153 +1948,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="241" name="Shape 241"/>
+        <p:cNvPr id="249" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p11:notes"/>
+          <p:cNvPr id="250" name="Google Shape;250;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;p11:notes"/>
+          <p:cNvPr id="251" name="Google Shape;251;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;p11:notes"/>
+          <p:cNvPr id="252" name="Google Shape;252;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2101,153 +2105,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="308" name="Shape 308"/>
+        <p:cNvPr id="293" name="Shape 293"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;p12:notes"/>
+          <p:cNvPr id="294" name="Google Shape;294;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;p12:notes"/>
+          <p:cNvPr id="295" name="Google Shape;295;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;p12:notes"/>
+          <p:cNvPr id="296" name="Google Shape;296;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2258,153 +2262,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="323" name="Shape 323"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;p13:notes"/>
+          <p:cNvPr id="324" name="Google Shape;324;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p13:notes"/>
+          <p:cNvPr id="325" name="Google Shape;325;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p13:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2415,153 +2419,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvPr id="339" name="Shape 339"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;p14:notes"/>
+          <p:cNvPr id="340" name="Google Shape;340;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;p14:notes"/>
+          <p:cNvPr id="341" name="Google Shape;341;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p14:notes"/>
+          <p:cNvPr id="342" name="Google Shape;342;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2572,153 +2576,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p15:notes"/>
+          <p:cNvPr id="366" name="Google Shape;366;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;p15:notes"/>
+          <p:cNvPr id="367" name="Google Shape;367;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;p15:notes"/>
+          <p:cNvPr id="368" name="Google Shape;368;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2729,153 +2733,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="456" name="Shape 456"/>
+        <p:cNvPr id="433" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;p16:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;p16:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;p16:notes"/>
+          <p:cNvPr id="436" name="Google Shape;436;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2886,153 +2890,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="451" name="Shape 451"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;p17:notes"/>
+          <p:cNvPr id="452" name="Google Shape;452;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;p17:notes"/>
+          <p:cNvPr id="453" name="Google Shape;453;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;p17:notes"/>
+          <p:cNvPr id="454" name="Google Shape;454;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3043,153 +3047,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="493" name="Shape 493"/>
+        <p:cNvPr id="471" name="Shape 471"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;p18:notes"/>
+          <p:cNvPr id="472" name="Google Shape;472;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;p18:notes"/>
+          <p:cNvPr id="473" name="Google Shape;473;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;p18:notes"/>
+          <p:cNvPr id="474" name="Google Shape;474;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3200,153 +3204,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="503" name="Shape 503"/>
+        <p:cNvPr id="483" name="Shape 483"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;p19:notes"/>
+          <p:cNvPr id="484" name="Google Shape;484;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="505" name="Google Shape;505;p19:notes"/>
+          <p:cNvPr id="485" name="Google Shape;485;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="506" name="Google Shape;506;p19:notes"/>
+          <p:cNvPr id="486" name="Google Shape;486;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3357,153 +3361,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="25" name="Shape 25"/>
+        <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;p2:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;p2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;p2:notes"/>
+          <p:cNvPr id="29" name="Google Shape;29;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p2:notes"/>
+          <p:cNvPr id="30" name="Google Shape;30;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3514,153 +3518,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="535" name="Shape 535"/>
+        <p:cNvPr id="516" name="Shape 516"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="536" name="Google Shape;536;p20:notes"/>
+          <p:cNvPr id="517" name="Google Shape;517;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;p20:notes"/>
+          <p:cNvPr id="518" name="Google Shape;518;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="538" name="Google Shape;538;p20:notes"/>
+          <p:cNvPr id="519" name="Google Shape;519;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3671,153 +3675,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="562" name="Shape 562"/>
+        <p:cNvPr id="539" name="Shape 539"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="563" name="Google Shape;563;p21:notes"/>
+          <p:cNvPr id="540" name="Google Shape;540;p21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="564" name="Google Shape;564;p21:notes"/>
+          <p:cNvPr id="541" name="Google Shape;541;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="565" name="Google Shape;565;p21:notes"/>
+          <p:cNvPr id="542" name="Google Shape;542;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3828,153 +3832,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="619" name="Shape 619"/>
+        <p:cNvPr id="590" name="Shape 590"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="620" name="Google Shape;620;p22:notes"/>
+          <p:cNvPr id="591" name="Google Shape;591;p22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="621" name="Google Shape;621;p22:notes"/>
+          <p:cNvPr id="592" name="Google Shape;592;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="622" name="Google Shape;622;p22:notes"/>
+          <p:cNvPr id="593" name="Google Shape;593;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3985,153 +3989,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="649" name="Shape 649"/>
+        <p:cNvPr id="615" name="Shape 615"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;p23:notes"/>
+          <p:cNvPr id="616" name="Google Shape;616;p23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="651" name="Google Shape;651;p23:notes"/>
+          <p:cNvPr id="617" name="Google Shape;617;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="652" name="Google Shape;652;p23:notes"/>
+          <p:cNvPr id="618" name="Google Shape;618;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4142,153 +4146,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="720" name="Shape 720"/>
+        <p:cNvPr id="678" name="Shape 678"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="721" name="Google Shape;721;p24:notes"/>
+          <p:cNvPr id="679" name="Google Shape;679;p24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="722" name="Google Shape;722;p24:notes"/>
+          <p:cNvPr id="680" name="Google Shape;680;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="723" name="Google Shape;723;p24:notes"/>
+          <p:cNvPr id="681" name="Google Shape;681;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4299,153 +4303,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="39" name="Shape 39"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;p3:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41" name="Google Shape;41;p3:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;p3:notes"/>
+          <p:cNvPr id="45" name="Google Shape;45;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4456,153 +4460,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;p4:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;p4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="89" name="Google Shape;89;p4:notes"/>
+          <p:cNvPr id="88" name="Google Shape;88;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;p4:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4613,153 +4617,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvPr id="103" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;p5:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p5:notes"/>
+          <p:cNvPr id="105" name="Google Shape;105;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p5:notes"/>
+          <p:cNvPr id="106" name="Google Shape;106;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4770,153 +4774,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="127" name="Shape 127"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p6:notes"/>
+          <p:cNvPr id="128" name="Google Shape;128;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p6:notes"/>
+          <p:cNvPr id="129" name="Google Shape;129;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p6:notes"/>
+          <p:cNvPr id="130" name="Google Shape;130;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4927,153 +4931,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvPr id="147" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p7:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p7:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p7:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5084,153 +5088,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="162" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p8:notes"/>
+          <p:cNvPr id="163" name="Google Shape;163;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p8:notes"/>
+          <p:cNvPr id="164" name="Google Shape;164;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p8:notes"/>
+          <p:cNvPr id="165" name="Google Shape;165;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5241,153 +5245,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="183" name="Shape 183"/>
+        <p:cNvPr id="190" name="Shape 190"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p9:notes"/>
+          <p:cNvPr id="191" name="Google Shape;191;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p9:notes"/>
+          <p:cNvPr id="192" name="Google Shape;192;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p9:notes"/>
+          <p:cNvPr id="193" name="Google Shape;193;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -6150,28348 +6154,25174 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image177.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image180.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;p1"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12942918" y="5753100"/>
-            <a:ext cx="16126358" cy="9618101"/>
+            <a:off x="9705975" y="4314825"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;p1"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="10566400"/>
-            <a:ext cx="2683080" cy="2670681"/>
+            <a:off x="447675" y="7924800"/>
+            <a:ext cx="2012058" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Google Shape;20;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10401300" y="2638425"/>
+            <a:ext cx="5715000" cy="2188845"/>
+            <a:chOff x="10401300" y="2638425"/>
+            <a:chExt cx="5715000" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10401300" y="2638425"/>
+              <a:ext cx="5715000" cy="2028825"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 45070" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10972800" y="2867025"/>
+              <a:ext cx="4998720" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Ecology</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;p1"/>
+          <p:cNvPr id="24" name="Google Shape;24;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...182 lines deleted...]
-            <a:ext cx="11257840" cy="1312333"/>
+            <a:off x="9144000" y="5048250"/>
+            <a:ext cx="8452485" cy="994410"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Rajdhani"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Rajdhani"/>
                 <a:ea typeface="Rajdhani"/>
                 <a:cs typeface="Rajdhani"/>
                 <a:sym typeface="Rajdhani"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="23" name="Google Shape;23;p1"/>
+          <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="69894" y="-4510"/>
-            <a:ext cx="12500503" cy="11354695"/>
+            <a:off x="52414" y="-3382"/>
+            <a:ext cx="9374206" cy="8516021"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="24" name="Google Shape;24;p1"/>
+          <p:cNvPr descr="preencoded.png" id="26" name="Google Shape;26;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2095762" y="1689100"/>
-            <a:ext cx="8452905" cy="11125200"/>
+            <a:off x="1343025" y="1104900"/>
+            <a:ext cx="7800975" cy="7820025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="223" name="Shape 223"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="218" name="Google Shape;218;p10"/>
+          <p:cNvPr descr="preencoded.png" id="224" name="Google Shape;224;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1765521" y="8915400"/>
-            <a:ext cx="13959045" cy="6896100"/>
+            <a:off x="-1323975" y="6686550"/>
+            <a:ext cx="10467975" cy="5172075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="219" name="Google Shape;219;p10"/>
+          <p:cNvPr descr="preencoded.png" id="225" name="Google Shape;225;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21427578" y="927100"/>
-            <a:ext cx="2183532" cy="2173684"/>
+            <a:off x="16068675" y="695325"/>
+            <a:ext cx="1637444" cy="1630266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="220" name="Google Shape;220;p10"/>
+          <p:cNvPr descr="preencoded.png" id="226" name="Google Shape;226;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2387253" y="8753165"/>
-            <a:ext cx="1281676" cy="2710731"/>
+            <a:off x="1790216" y="6564874"/>
+            <a:ext cx="961136" cy="2033049"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="230" name="Google Shape;230;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6429375" y="695325"/>
+            <a:ext cx="5429250" cy="1447800"/>
+            <a:chOff x="6429375" y="695325"/>
+            <a:chExt cx="5429250" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="695325"/>
+              <a:ext cx="5429250" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="232" name="Google Shape;232;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7000875" y="923925"/>
+              <a:ext cx="4552950" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Pricing Plan</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8573572" y="927100"/>
-            <a:ext cx="7239905" cy="1879600"/>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630525" cy="6219825"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630525" cy="6219825"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 6573" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="CFE3B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...59 lines deleted...]
-              <a:buClr>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="272727"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3431071" y="3040546"/>
+              <a:ext cx="634034" cy="1110284"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 6573" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="709E34"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8915621" y="3038696"/>
+              <a:ext cx="466282" cy="1113982"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 6573" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="239" name="Google Shape;239;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14017565" y="3063813"/>
+              <a:ext cx="1063749" cy="1063749"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3148965" y="4352925"/>
+              <a:ext cx="1198245" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2486978" y="8029575"/>
+              <a:ext cx="2522220" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8602028" y="4352925"/>
+              <a:ext cx="1093470" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...177 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7849553" y="8029575"/>
+              <a:ext cx="2598420" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13407390" y="4352925"/>
+              <a:ext cx="2284095" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13107353" y="8029575"/>
+              <a:ext cx="2884170" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...799 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="245" name="Shape 245"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="246" name="Google Shape;246;p11"/>
+          <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="8140700"/>
-            <a:ext cx="14530616" cy="7175500"/>
+            <a:off x="8867775" y="6105525"/>
+            <a:ext cx="10896600" cy="5381625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="247" name="Google Shape;247;p11"/>
+          <p:cNvPr descr="preencoded.png" id="255" name="Google Shape;255;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20525765" y="9893300"/>
-            <a:ext cx="1511489" cy="1498600"/>
+            <a:off x="15392400" y="7419975"/>
+            <a:ext cx="1133475" cy="1123950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="248" name="Google Shape;248;p11"/>
+          <p:cNvPr descr="preencoded.png" id="256" name="Google Shape;256;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2108464" y="-1638300"/>
-            <a:ext cx="11456832" cy="4673600"/>
+            <a:off x="-1581150" y="-1228725"/>
+            <a:ext cx="8591550" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="258" name="Google Shape;258;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="260" name="Google Shape;260;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726100" cy="6858075"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726100" cy="6858075"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...54 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2628900"/>
+              <a:ext cx="4010100" cy="5838900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9533" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="0E0E0E"/>
+              <a:srgbClr val="CFE3B6"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...182 lines deleted...]
-              <a:buClr>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="0E0E0E"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="262" name="Google Shape;262;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2628900"/>
+              <a:ext cx="4010100" cy="5838900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9533" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="264" name="Google Shape;264;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2628900"/>
+              <a:ext cx="4010100" cy="5838900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9533" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="266" name="Google Shape;266;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2628900"/>
+              <a:ext cx="4010100" cy="5838900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9533" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="0E0E0E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="268" name="Google Shape;268;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="709E34"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="709E34"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="709E34"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="709E34"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4267200"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="817977" y="6877050"/>
+              <a:ext cx="2902500" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7458075"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3686175"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4267200"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7458075"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3686175"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...232 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4267200"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7458075"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3686175"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4267200"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7458075"/>
+              <a:ext cx="3613800" cy="887700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2119313" y="1933575"/>
+              <a:ext cx="619200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6477000" y="1933575"/>
+              <a:ext cx="1047900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11129963" y="1933575"/>
+              <a:ext cx="885900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15782925" y="1933575"/>
+              <a:ext cx="723900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3686175"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...1597 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="312" name="Shape 312"/>
+        <p:cNvPr id="297" name="Shape 297"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="313" name="Google Shape;313;p12"/>
+          <p:cNvPr descr="preencoded.png" id="298" name="Google Shape;298;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12942918" y="5753100"/>
-            <a:ext cx="16126358" cy="9618104"/>
+            <a:off x="9705975" y="4314825"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="314" name="Google Shape;314;p12"/>
+          <p:cNvPr descr="preencoded.png" id="299" name="Google Shape;299;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="266700"/>
-            <a:ext cx="3122299" cy="3253160"/>
+            <a:off x="15754350" y="200025"/>
+            <a:ext cx="2341432" cy="2439872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="315" name="Google Shape;315;p12"/>
+          <p:cNvPr descr="preencoded.png" id="300" name="Google Shape;300;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="660400"/>
-            <a:ext cx="2352178" cy="3116982"/>
+            <a:off x="447675" y="495300"/>
+            <a:ext cx="1763912" cy="2337733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="316" name="Google Shape;316;p12"/>
+          <p:cNvPr descr="preencoded.png" id="301" name="Google Shape;301;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="10566400"/>
-            <a:ext cx="2683080" cy="2670683"/>
+            <a:off x="447675" y="7924800"/>
+            <a:ext cx="2012058" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="302" name="Google Shape;302;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="303" name="Google Shape;303;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="304" name="Google Shape;304;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="318" name="Google Shape;318;p12"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="319" name="Google Shape;319;p12"/>
+          <p:cNvPr descr="preencoded.png" id="305" name="Google Shape;305;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17286861" y="787400"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="12963525" y="590550"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="320" name="Google Shape;320;p12"/>
+          <p:cNvPr descr="preencoded.png" id="306" name="Google Shape;306;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685886" y="787400"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="514350" y="590550"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7805126" y="1930400"/>
-            <a:ext cx="6490511" cy="1879600"/>
+            <a:off x="5853113" y="1447800"/>
+            <a:ext cx="4867275" cy="1447800"/>
+            <a:chOff x="5853113" y="1447800"/>
+            <a:chExt cx="4867275" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5853113" y="1447800"/>
+              <a:ext cx="4867275" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6424613" y="1676400"/>
+              <a:ext cx="3990975" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Some Data</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="310" name="Google Shape;310;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8567221" y="2235200"/>
-            <a:ext cx="5305030" cy="1608667"/>
+            <a:off x="5924550" y="3771900"/>
+            <a:ext cx="6497955" cy="5188268"/>
+            <a:chOff x="5924550" y="3771900"/>
+            <a:chExt cx="6497955" cy="5188268"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="3771900"/>
+              <a:ext cx="2800350" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="312" name="Google Shape;312;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="5638800"/>
+              <a:ext cx="2847975" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="313" name="Google Shape;313;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="7505700"/>
+              <a:ext cx="2847975" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="314" name="Google Shape;314;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="4000500"/>
+              <a:ext cx="1924050" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>70%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="3833812"/>
+              <a:ext cx="3545205" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...191 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="316" name="Google Shape;316;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="4338638"/>
+              <a:ext cx="3537585" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="317" name="Google Shape;317;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="5867400"/>
+              <a:ext cx="1971675" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="318" name="Google Shape;318;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="5681663"/>
+              <a:ext cx="3497580" cy="977265"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="319" name="Google Shape;319;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="6615113"/>
+              <a:ext cx="3489960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="320" name="Google Shape;320;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="7734300"/>
+              <a:ext cx="1971675" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="321" name="Google Shape;321;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="7567612"/>
+              <a:ext cx="3497580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...150 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="322" name="Google Shape;322;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="8072438"/>
+              <a:ext cx="3489960" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...506 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="346" name="Shape 346"/>
+        <p:cNvPr id="327" name="Shape 327"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="347" name="Google Shape;347;p13"/>
+          <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="93809" y="3300623"/>
-            <a:ext cx="6819824" cy="8818376"/>
+            <a:off x="15268575" y="828675"/>
+            <a:ext cx="1257300" cy="1247775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="348" name="Google Shape;348;p13"/>
+          <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20360645" y="1104900"/>
-            <a:ext cx="1676610" cy="1663700"/>
+            <a:off x="3028951" y="-2143125"/>
+            <a:ext cx="13754099" cy="14573250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3177540" y="4448175"/>
+            <a:ext cx="11942445" cy="5450205"/>
+            <a:chOff x="3177540" y="4448175"/>
+            <a:chExt cx="11942445" cy="5450205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="334" name="Google Shape;334;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4772025" y="4448175"/>
+              <a:ext cx="8753475" cy="3324225"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 27507" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5343525" y="4676775"/>
+              <a:ext cx="8410575" cy="3667125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>234,567</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="336" name="Google Shape;336;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3177540" y="7924800"/>
+              <a:ext cx="11942445" cy="994410"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="4800"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>UNICORN SIGHTINGS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="337" name="Google Shape;337;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641657" y="9010650"/>
+              <a:ext cx="7014210" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="349" name="Google Shape;349;p13"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="351" name="Google Shape;351;p13"/>
+          <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6496050" y="295275"/>
+            <a:ext cx="5295900" cy="4848225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...320 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="362" name="Shape 362"/>
+        <p:cNvPr id="343" name="Shape 343"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="363" name="Google Shape;363;p14"/>
+          <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1765521" y="8915400"/>
-            <a:ext cx="13959045" cy="6896100"/>
+            <a:off x="-1323975" y="6686550"/>
+            <a:ext cx="10467975" cy="5172075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="364" name="Google Shape;364;p14"/>
+          <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21427578" y="927100"/>
-            <a:ext cx="2183532" cy="2173684"/>
+            <a:off x="16068675" y="695325"/>
+            <a:ext cx="1637444" cy="1630266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;p14"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;p14"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2252663" y="1857375"/>
+            <a:ext cx="6486525" cy="2716530"/>
+            <a:chOff x="2252663" y="1857375"/>
+            <a:chExt cx="6486525" cy="2716530"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="350" name="Google Shape;350;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2252663" y="1857375"/>
+              <a:ext cx="6486525" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 45933" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2397443" y="2085975"/>
+              <a:ext cx="5770245" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4076700"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="353" name="Google Shape;353;p14"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="2476500"/>
-            <a:ext cx="7874984" cy="3479800"/>
+            <a:off x="2047875" y="5419725"/>
+            <a:ext cx="6896100" cy="2716530"/>
+            <a:chOff x="2047875" y="5419725"/>
+            <a:chExt cx="6896100" cy="2716530"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2047875" y="5419725"/>
+              <a:ext cx="6896100" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 45933" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2192655" y="5648325"/>
+              <a:ext cx="6179820" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7639050"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;p14"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3003925" y="2476500"/>
-            <a:ext cx="8649781" cy="2654300"/>
+            <a:off x="10132695" y="1857375"/>
+            <a:ext cx="5966460" cy="2716530"/>
+            <a:chOff x="10132695" y="1857375"/>
+            <a:chExt cx="5966460" cy="2716530"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11401425" y="1857375"/>
+              <a:ext cx="3429000" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 45933" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11546205" y="2085975"/>
+              <a:ext cx="2712720" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4076700"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;p14"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3224086" y="2781300"/>
-            <a:ext cx="7667525" cy="2586567"/>
+            <a:off x="10132695" y="5419725"/>
+            <a:ext cx="5966460" cy="2716530"/>
+            <a:chOff x="10132695" y="5419725"/>
+            <a:chExt cx="5966460" cy="2716530"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...20 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10587038" y="5419725"/>
+              <a:ext cx="5057775" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 45933" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="272727"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10731818" y="5648325"/>
+              <a:ext cx="4341495" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7639050"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...794 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="391" name="Shape 391"/>
+        <p:cNvPr id="369" name="Shape 369"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="392" name="Google Shape;392;p15"/>
+          <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="8140700"/>
-            <a:ext cx="14530616" cy="7175500"/>
+            <a:off x="8867775" y="6105525"/>
+            <a:ext cx="10896600" cy="5381625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="393" name="Google Shape;393;p15"/>
+          <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20525765" y="9893300"/>
-            <a:ext cx="1511489" cy="1498600"/>
+            <a:off x="15392400" y="7419975"/>
+            <a:ext cx="1133475" cy="1123950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="394" name="Google Shape;394;p15"/>
+          <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2108464" y="-1638300"/>
-            <a:ext cx="11456832" cy="4673600"/>
+            <a:off x="-1581150" y="-1228725"/>
+            <a:ext cx="8591550" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6481763" y="857250"/>
+            <a:ext cx="5324475" cy="1447800"/>
+            <a:chOff x="6481763" y="857250"/>
+            <a:chExt cx="5324475" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6481763" y="857250"/>
+              <a:ext cx="5324475" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7053263" y="1085850"/>
+              <a:ext cx="4448175" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Some Graph</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8643430" y="1143000"/>
-            <a:ext cx="7100187" cy="1879600"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...42 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="385" name="Google Shape;385;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="392" name="Google Shape;392;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="393" name="Google Shape;393;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="399" name="Google Shape;399;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="409" name="Google Shape;409;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="410" name="Google Shape;410;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="411" name="Google Shape;411;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="412" name="Google Shape;412;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="421" name="Google Shape;421;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9405526" y="1447800"/>
-            <a:ext cx="5914706" cy="1608667"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="423" name="Google Shape;423;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12263438" y="4752975"/>
+              <a:ext cx="1426845" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="426" name="Google Shape;426;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12592050" y="5324475"/>
+              <a:ext cx="716280" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="427" name="Google Shape;427;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941918" cy="6180901"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1535430"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1535430"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="428" name="Google Shape;428;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="429" name="Google Shape;429;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966460" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="430" name="Google Shape;430;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216821" cy="356494"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1144905"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1144905"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="431" name="Google Shape;431;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="709E34"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="709E34"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2401 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="460" name="Shape 460"/>
+        <p:cNvPr id="437" name="Shape 437"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="461" name="Google Shape;461;p16"/>
+          <p:cNvPr descr="preencoded.png" id="438" name="Google Shape;438;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12942918" y="5753100"/>
-            <a:ext cx="16126358" cy="9618092"/>
+            <a:off x="9705975" y="4314825"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="462" name="Google Shape;462;p16"/>
+          <p:cNvPr descr="preencoded.png" id="439" name="Google Shape;439;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="10566400"/>
-            <a:ext cx="2683080" cy="2670671"/>
+            <a:off x="447675" y="7924800"/>
+            <a:ext cx="2012058" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="440" name="Google Shape;440;p16"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="441" name="Google Shape;441;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="442" name="Google Shape;442;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="443" name="Google Shape;443;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="445" name="Google Shape;445;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5038725"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="464" name="Google Shape;464;p16"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="469" name="Google Shape;469;p16"/>
+          <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="470" name="Google Shape;470;p16"/>
+          <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;p16"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6592124" y="1219200"/>
-            <a:ext cx="11202800" cy="1879600"/>
+            <a:off x="4943475" y="914400"/>
+            <a:ext cx="8401050" cy="1447800"/>
+            <a:chOff x="4943475" y="914400"/>
+            <a:chExt cx="8401050" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4943475" y="914400"/>
+              <a:ext cx="8401050" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...59 lines deleted...]
-              <a:buClr>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="272727"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5514975" y="1143000"/>
+              <a:ext cx="7524750" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Portal to Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...44 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="478" name="Shape 478"/>
+        <p:cNvPr id="455" name="Shape 455"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;p17"/>
+          <p:cNvPr descr="preencoded.png" id="456" name="Google Shape;456;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1765521" y="8915400"/>
-            <a:ext cx="13959045" cy="6896100"/>
+            <a:off x="-1323975" y="6686550"/>
+            <a:ext cx="10467975" cy="5172075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;p17"/>
+          <p:cNvPr descr="preencoded.png" id="457" name="Google Shape;457;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21427578" y="927100"/>
-            <a:ext cx="2183532" cy="2173684"/>
+            <a:off x="16068675" y="695325"/>
+            <a:ext cx="1637444" cy="1630266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="458" name="Google Shape;458;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="461" name="Google Shape;461;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4219575"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;p17"/>
+          <p:cNvPr id="464" name="Google Shape;464;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941918" cy="965200"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2668905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...2 lines deleted...]
-                <a:sym typeface="Marcellus SC"/>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;p17"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2946768" y="5626100"/>
-            <a:ext cx="8874176" cy="1176867"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="8801100" cy="1447800"/>
+            <a:chOff x="2171700" y="1390650"/>
+            <a:chExt cx="8801100" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="466" name="Google Shape;466;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2171700" y="1390650"/>
+              <a:ext cx="8801100" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2743200" y="1619250"/>
+              <a:ext cx="7924800" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Future of Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...342 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="490" name="Google Shape;490;p17"/>
+          <p:cNvPr descr="preencoded.png" id="468" name="Google Shape;468;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="491" name="Google Shape;491;p17"/>
+          <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="492" name="Google Shape;492;p17"/>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9170546" y="6959600"/>
-            <a:ext cx="6058657" cy="5537200"/>
+            <a:off x="6124575" y="5219700"/>
+            <a:ext cx="5286375" cy="4276725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="497" name="Shape 497"/>
+        <p:cNvPr id="475" name="Shape 475"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="498" name="Google Shape;498;p18"/>
+          <p:cNvPr descr="preencoded.png" id="476" name="Google Shape;476;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="477" name="Google Shape;477;p18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="479" name="Google Shape;479;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="480" name="Google Shape;480;p18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="11096625" y="523875"/>
+            <a:ext cx="6858000" cy="1447800"/>
+            <a:chOff x="11096625" y="523875"/>
+            <a:chExt cx="6858000" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...27 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="523875"/>
+              <a:ext cx="6858000" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...59 lines deleted...]
-              <a:buClr>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="272727"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11668125" y="752475"/>
+              <a:ext cx="5981700" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>A Magic Picture</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="507" name="Shape 507"/>
+        <p:cNvPr id="487" name="Shape 487"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="508" name="Google Shape;508;p19"/>
+          <p:cNvPr descr="preencoded.png" id="488" name="Google Shape;488;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12942918" y="5753100"/>
-            <a:ext cx="16126358" cy="9618092"/>
+            <a:off x="9705975" y="4314825"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="509" name="Google Shape;509;p19"/>
+          <p:cNvPr descr="preencoded.png" id="489" name="Google Shape;489;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="266700"/>
-            <a:ext cx="3122299" cy="3253160"/>
+            <a:off x="15754350" y="200025"/>
+            <a:ext cx="2341432" cy="2439872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="510" name="Google Shape;510;p19"/>
+          <p:cNvPr descr="preencoded.png" id="490" name="Google Shape;490;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="660400"/>
-            <a:ext cx="2352178" cy="3116982"/>
+            <a:off x="447675" y="495300"/>
+            <a:ext cx="1763912" cy="2337733"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="511" name="Google Shape;511;p19"/>
+          <p:cNvPr descr="preencoded.png" id="491" name="Google Shape;491;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="10566400"/>
-            <a:ext cx="2683080" cy="2670671"/>
+            <a:off x="447675" y="7924800"/>
+            <a:ext cx="2012058" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;p19"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="493" name="Google Shape;493;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="513" name="Google Shape;513;p19"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="514" name="Google Shape;514;p19"/>
+          <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="5867400"/>
+            <a:ext cx="18288000" cy="4400550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="496" name="Google Shape;496;p19"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="6870700"/>
-            <a:ext cx="8560870" cy="2654300"/>
+            <a:off x="933450" y="5153025"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="933450" y="5153025"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5153025"/>
+              <a:ext cx="1504950" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 60759" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="5381625"/>
+              <a:ext cx="788670" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2590800" y="5434013"/>
+              <a:ext cx="4853940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2590800" y="6081713"/>
+              <a:ext cx="4823460" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="501" name="Google Shape;501;p19"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="6870700"/>
-            <a:ext cx="2006851" cy="2654300"/>
+            <a:off x="4143375" y="8001000"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="4143375" y="8001000"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="502" name="Google Shape;502;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4143375" y="8001000"/>
+              <a:ext cx="1762125" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 49367" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4714875" y="8229600"/>
+              <a:ext cx="1045845" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6057900" y="8086725"/>
+              <a:ext cx="4596765" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="505" name="Google Shape;505;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6057900" y="8734425"/>
+              <a:ext cx="4566285" cy="1278255"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="506" name="Google Shape;506;p19"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3454832" y="7245350"/>
-            <a:ext cx="6350794" cy="1905000"/>
+            <a:off x="10715625" y="8001000"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="10715625" y="8001000"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="8001000"/>
+              <a:ext cx="1847850" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 44893" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="508" name="Google Shape;508;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11287125" y="8229600"/>
+              <a:ext cx="1131570" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12715875" y="8086725"/>
+              <a:ext cx="4511040" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12715875" y="8734425"/>
+              <a:ext cx="4480560" cy="1278255"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;p19"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3454832" y="7245350"/>
-            <a:ext cx="6554019" cy="965200"/>
+            <a:off x="7505700" y="5153025"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="7505700" y="5153025"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7505700" y="5153025"/>
+              <a:ext cx="1800225" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 47300" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8077200" y="5381625"/>
+              <a:ext cx="1083945" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="5434013"/>
+              <a:ext cx="4558665" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="6081713"/>
+              <a:ext cx="4528185" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...722 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="31" name="Shape 31"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;p2"/>
+          <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19845213" y="3208376"/>
-            <a:ext cx="3390276" cy="7281873"/>
+            <a:off x="15268575" y="828675"/>
+            <a:ext cx="1257300" cy="1247775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="31" name="Google Shape;31;p2"/>
+          <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20360645" y="1104900"/>
-            <a:ext cx="1676610" cy="1663700"/>
+            <a:off x="371476" y="-2581275"/>
+            <a:ext cx="13754099" cy="14573250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;p2"/>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4039105" y="-2857500"/>
-            <a:ext cx="18341092" cy="19431000"/>
+            <a:off x="9839325" y="1447800"/>
+            <a:ext cx="7686675" cy="7400925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Google Shape;37;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="962025" y="2714625"/>
+            <a:ext cx="6286500" cy="2188845"/>
+            <a:chOff x="962025" y="2714625"/>
+            <a:chExt cx="6286500" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Google Shape;39;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="962025" y="2714625"/>
+              <a:ext cx="6286500" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 45933" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Google Shape;40;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="2943225"/>
+              <a:ext cx="5570220" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Welcome</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p2"/>
+          <p:cNvPr id="41" name="Google Shape;41;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...119 lines deleted...]
-            <a:ext cx="7400792" cy="2586567"/>
+            <a:off x="962025" y="5191125"/>
+            <a:ext cx="8242935" cy="1668780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="272727"/>
+                <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
-              <a:buFont typeface="Marcellus SC"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...2 lines deleted...]
-                <a:sym typeface="Marcellus SC"/>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
               </a:rPr>
-              <a:t>Welcome</a:t>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...88 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="539" name="Shape 539"/>
+        <p:cNvPr id="520" name="Shape 520"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="540" name="Google Shape;540;p20"/>
+          <p:cNvPr descr="preencoded.png" id="521" name="Google Shape;521;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1765521" y="8915400"/>
-            <a:ext cx="13959045" cy="6896100"/>
+            <a:off x="-1323975" y="6686550"/>
+            <a:ext cx="10467975" cy="5172075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="541" name="Google Shape;541;p20"/>
+          <p:cNvPr descr="preencoded.png" id="522" name="Google Shape;522;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21427578" y="927100"/>
-            <a:ext cx="2183532" cy="2173684"/>
+            <a:off x="16068675" y="695325"/>
+            <a:ext cx="1637444" cy="1630266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="523" name="Google Shape;523;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="524" name="Google Shape;524;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="542" name="Google Shape;542;p20"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="543" name="Google Shape;543;p20"/>
+          <p:cNvPr descr="preencoded.png" id="526" name="Google Shape;526;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="825603" y="8496300"/>
-            <a:ext cx="1419595" cy="2087166"/>
+            <a:off x="381000" y="2933700"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="860452" y="10731971"/>
-            <a:ext cx="2186605" cy="1079351"/>
+            <a:off x="3876675" y="709613"/>
+            <a:ext cx="10534650" cy="1447799"/>
+            <a:chOff x="3876675" y="709613"/>
+            <a:chExt cx="10534650" cy="1447799"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3876675" y="709613"/>
+              <a:ext cx="10534650" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4448175" y="938212"/>
+              <a:ext cx="9658350" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Fantasy Realm at a Glance</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="12087225" y="2747963"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="12087225" y="2747963"/>
+            <a:chExt cx="5292090" cy="1535430"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="531" name="Google Shape;531;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="2747963"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3395663"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="533" name="Google Shape;533;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="12087225" y="5124450"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="12087225" y="5124450"/>
+            <a:chExt cx="5292090" cy="1535430"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="534" name="Google Shape;534;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5124450"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5772150"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="536" name="Google Shape;536;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="508063" y="3911600"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="12087225" y="7496175"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="12087225" y="7496175"/>
+            <a:chExt cx="5292090" cy="1535430"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="7496175"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="538" name="Google Shape;538;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8143875"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="566" name="Shape 566"/>
+        <p:cNvPr id="543" name="Shape 543"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="567" name="Google Shape;567;p21"/>
+          <p:cNvPr descr="preencoded.png" id="544" name="Google Shape;544;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5823625" cy="6283375"/>
+          <a:xfrm rot="-2809894">
+            <a:off x="-149653" y="-1313938"/>
+            <a:ext cx="2444217" cy="6002585"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="568" name="Google Shape;568;p21"/>
+          <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="8140700"/>
-            <a:ext cx="14530616" cy="7175500"/>
+            <a:off x="8867775" y="6105525"/>
+            <a:ext cx="10896600" cy="5381625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="569" name="Google Shape;569;p21"/>
+          <p:cNvPr descr="preencoded.png" id="546" name="Google Shape;546;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20525765" y="9893300"/>
-            <a:ext cx="1511489" cy="1498600"/>
+            <a:off x="15392400" y="7419975"/>
+            <a:ext cx="1133475" cy="1123950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="570" name="Google Shape;570;p21"/>
+          <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2108464" y="-1638300"/>
-            <a:ext cx="11456832" cy="4673600"/>
+            <a:off x="-1581150" y="-1228725"/>
+            <a:ext cx="8591550" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="548" name="Google Shape;548;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="550" name="Google Shape;550;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6429375" y="452438"/>
+            <a:ext cx="5438775" cy="1447800"/>
+            <a:chOff x="6429375" y="452438"/>
+            <a:chExt cx="5438775" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6429375" y="452438"/>
+              <a:ext cx="5438775" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7000875" y="681038"/>
+              <a:ext cx="4562475" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Timeline</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="554" name="Google Shape;554;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8573572" y="603250"/>
-            <a:ext cx="7252606" cy="1879600"/>
+            <a:off x="1181100" y="2795588"/>
+            <a:ext cx="15925800" cy="6134100"/>
+            <a:chOff x="1181100" y="2795588"/>
+            <a:chExt cx="15925800" cy="6134100"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="555" name="Google Shape;555;p21"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348179">
+              <a:off x="2123967" y="5862638"/>
+              <a:ext cx="1895690" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="709E34"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;p21"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348179">
+              <a:off x="6162567" y="5862638"/>
+              <a:ext cx="1895690" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="709E34"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;p21"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348179">
+              <a:off x="10201167" y="5862638"/>
+              <a:ext cx="1895690" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="709E34"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;p21"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5348179">
+              <a:off x="14239767" y="5862638"/>
+              <a:ext cx="1895690" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="709E34"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1181100" y="5286375"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 80000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="F0F3DE"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...59 lines deleted...]
-              <a:buClr>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="272727"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;p21"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="427501">
+              <a:off x="4990210" y="5843588"/>
+              <a:ext cx="230379" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="709E34"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5219700" y="5286375"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 80000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F0F3DE"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;p21"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="427501">
+              <a:off x="9028810" y="5843588"/>
+              <a:ext cx="230379" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="709E34"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9258300" y="5286375"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 80000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F0F3DE"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="564" name="Google Shape;564;p21"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="427501">
+              <a:off x="13067410" y="5843588"/>
+              <a:ext cx="230379" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="709E34"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="5286375"/>
+              <a:ext cx="3810000" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 80000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F0F3DE"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2476500" y="3619500"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="567" name="Google Shape;567;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2645979" y="3936615"/>
+              <a:ext cx="880241" cy="584971"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6515100" y="6886575"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="569" name="Google Shape;569;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6752654" y="7052691"/>
+              <a:ext cx="744093" cy="886968"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10553700" y="3619500"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="571" name="Google Shape;571;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10719815" y="3795141"/>
+              <a:ext cx="886969" cy="867919"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14592300" y="6886575"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="573" name="Google Shape;573;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14758416" y="7052691"/>
+              <a:ext cx="886968" cy="886968"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1181100" y="7043738"/>
+              <a:ext cx="3810000" cy="1885950"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 32323" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5219700" y="2795588"/>
+              <a:ext cx="3810000" cy="1885950"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 32323" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="576" name="Google Shape;576;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9258300" y="7043738"/>
+              <a:ext cx="3810000" cy="1885950"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 32323" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13296900" y="2795588"/>
+              <a:ext cx="3810000" cy="1885950"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 32323" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="578" name="Google Shape;578;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2344103" y="5492115"/>
+              <a:ext cx="1483995" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...285 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="579" name="Google Shape;579;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6430328" y="5492115"/>
+              <a:ext cx="1388745" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9849803" y="5492115"/>
+              <a:ext cx="2626995" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...177 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13412153" y="5492115"/>
+              <a:ext cx="3579495" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...177 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="582" name="Google Shape;582;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1440180" y="7272338"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>April</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...177 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1455420" y="7920038"/>
+              <a:ext cx="3261360" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Eclipse, quest for artifact, volcano disaster</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...462 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5478780" y="3024188"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>May</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5494020" y="3671888"/>
+              <a:ext cx="3261360" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Shimmering City, conquest, Unicorn Crystal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9517380" y="7272338"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>June</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9532620" y="7920038"/>
+              <a:ext cx="3261360" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>War, curse from artifact, magic discovery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...150 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13555980" y="3024188"/>
+              <a:ext cx="3291900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>July</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13571220" y="3671888"/>
+              <a:ext cx="3261360" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Kingdom invaded, betrayal, hero's festival</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...516 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="623" name="Shape 623"/>
+        <p:cNvPr id="594" name="Shape 594"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="624" name="Google Shape;624;p22"/>
+          <p:cNvPr descr="preencoded.png" id="595" name="Google Shape;595;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12942918" y="5753100"/>
-            <a:ext cx="16126358" cy="9618092"/>
+            <a:off x="9705975" y="4314825"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="625" name="Google Shape;625;p22"/>
+          <p:cNvPr descr="preencoded.png" id="596" name="Google Shape;596;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="10566400"/>
-            <a:ext cx="2683080" cy="2670671"/>
+            <a:off x="447675" y="7924800"/>
+            <a:ext cx="2012058" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="597" name="Google Shape;597;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="598" name="Google Shape;598;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="600" name="Google Shape;600;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6943725" y="366713"/>
+            <a:ext cx="4400550" cy="1447800"/>
+            <a:chOff x="6943725" y="366713"/>
+            <a:chExt cx="4400550" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6943725" y="366713"/>
+              <a:ext cx="4400550" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7515225" y="595313"/>
+              <a:ext cx="3524250" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Team</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="603" name="Google Shape;603;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9259457" y="488950"/>
-            <a:ext cx="5868133" cy="1879600"/>
+            <a:off x="2621280" y="2157413"/>
+            <a:ext cx="3682365" cy="7507605"/>
+            <a:chOff x="2621280" y="2157413"/>
+            <a:chExt cx="3682365" cy="7507605"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...42 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="604" name="Google Shape;604;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2157413"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8482013"/>
+              <a:ext cx="3682365" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2636520" y="9167813"/>
+              <a:ext cx="3651885" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="607" name="Google Shape;607;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10021553" y="793750"/>
-            <a:ext cx="4682652" cy="1608667"/>
+            <a:off x="6821805" y="2157413"/>
+            <a:ext cx="3682365" cy="7507605"/>
+            <a:chOff x="6821805" y="2157413"/>
+            <a:chExt cx="3682365" cy="7507605"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="608" name="Google Shape;608;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2157413"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="609" name="Google Shape;609;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8482013"/>
+              <a:ext cx="3682365" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6837045" y="9167813"/>
+              <a:ext cx="3651885" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="611" name="Google Shape;611;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2876550"/>
-            <a:ext cx="4788498" cy="9867900"/>
+            <a:off x="11022330" y="2157413"/>
+            <a:ext cx="3682365" cy="7507605"/>
+            <a:chOff x="11022330" y="2157413"/>
+            <a:chExt cx="3682365" cy="7507605"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...178 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="612" name="Google Shape;612;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2157413"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="613" name="Google Shape;613;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8482013"/>
+              <a:ext cx="3682365" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="614" name="Google Shape;614;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11037570" y="9167813"/>
+              <a:ext cx="3651885" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...659 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="653" name="Shape 653"/>
+        <p:cNvPr id="619" name="Shape 619"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="654" name="Google Shape;654;p23"/>
+          <p:cNvPr descr="preencoded.png" id="620" name="Google Shape;620;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5570818" cy="2610867"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-3511232" y="-1241401"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="655" name="Google Shape;655;p23"/>
+          <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="16126358" cy="9618092"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15828267" y="359189"/>
+            <a:ext cx="2012059" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="622" name="Google Shape;622;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21106993" y="478929"/>
-            <a:ext cx="2683080" cy="2670671"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="623" name="Google Shape;623;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="624" name="Google Shape;624;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="657" name="Google Shape;657;p23"/>
+          <p:cNvPr id="625" name="Google Shape;625;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7667525" cy="656167"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="5755005" cy="497205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Rajdhani"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Rajdhani"/>
                 <a:ea typeface="Rajdhani"/>
                 <a:cs typeface="Rajdhani"/>
                 <a:sym typeface="Rajdhani"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat"/>
                 <a:ea typeface="Montserrat"/>
                 <a:cs typeface="Montserrat"/>
                 <a:sym typeface="Montserrat"/>
-                <a:hlinkClick r:id="rId7">
+                <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="626" name="Google Shape;626;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7258957" y="660400"/>
-            <a:ext cx="9881835" cy="1879600"/>
+            <a:off x="5443538" y="495300"/>
+            <a:ext cx="7410450" cy="1447800"/>
+            <a:chOff x="5443538" y="495300"/>
+            <a:chExt cx="7410450" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="627" name="Google Shape;627;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5443538" y="495300"/>
+              <a:ext cx="7410450" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="628" name="Google Shape;628;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6015038" y="723900"/>
+              <a:ext cx="6534150" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Organization</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="629" name="Google Shape;629;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8021053" y="965200"/>
-            <a:ext cx="8696354" cy="1608667"/>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6515100"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6515100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...20 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="630" name="Google Shape;630;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
                 <a:srgbClr val="272727"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="631" name="Google Shape;631;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2524125"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="632" name="Google Shape;632;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4295775"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="635" name="Google Shape;635;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6048375"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="636" name="Google Shape;636;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="637" name="Google Shape;637;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7839075"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="638" name="Google Shape;638;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6067425"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="641" name="Google Shape;641;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7839075"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="642" name="Google Shape;642;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="643" name="Google Shape;643;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4295775"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4295775"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="646" name="Google Shape;646;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1200150"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 76190" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="647" name="Google Shape;647;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4295775"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2470">
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="649" name="Google Shape;649;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5292605">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="651" name="Google Shape;651;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="653" name="Google Shape;653;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389519">
+              <a:off x="5576880" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="655" name="Google Shape;655;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;p23"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389155">
+              <a:off x="14258917" y="6786563"/>
+              <a:ext cx="3019440" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...220 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="661" name="Google Shape;661;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3000375"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4772025"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...179 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="665" name="Google Shape;665;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6524625"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8315325"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...179 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6543675"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8315325"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...179 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4772025"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4772025"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...179 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4772025"/>
+              <a:ext cx="2727960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...1392 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="CFE3B6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="724" name="Shape 724"/>
+        <p:cNvPr id="682" name="Shape 682"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="725" name="Google Shape;725;p24"/>
+          <p:cNvPr descr="preencoded.png" id="683" name="Google Shape;683;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-3289300"/>
-            <a:ext cx="18341092" cy="19431000"/>
+            <a:off x="1" y="-2466975"/>
+            <a:ext cx="13754099" cy="14573250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="684" name="Google Shape;684;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="685" name="Google Shape;685;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="686" name="Google Shape;686;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="687" name="Google Shape;687;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1609725" y="2371725"/>
+            <a:ext cx="7105650" cy="5650230"/>
+            <a:chOff x="1609725" y="2371725"/>
+            <a:chExt cx="7105650" cy="5650230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="688" name="Google Shape;688;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="2371725"/>
+              <a:ext cx="7105650" cy="2362200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 38710" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="689" name="Google Shape;689;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2181225" y="2600325"/>
+              <a:ext cx="6229350" cy="2171700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Thank you for</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="690" name="Google Shape;690;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="5191125"/>
+              <a:ext cx="7042785" cy="2830830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="726" name="Google Shape;726;p24"/>
-[...361 lines deleted...]
-          <p:cNvPr id="732" name="Google Shape;732;p24"/>
+          <p:cNvPr id="691" name="Google Shape;691;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="22204468" y="8326859"/>
-            <a:ext cx="3645356" cy="469900"/>
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="733" name="Google Shape;733;p24"/>
+          <p:cNvPr descr="preencoded.png" id="692" name="Google Shape;692;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11875984" y="2235200"/>
-            <a:ext cx="11914089" cy="9880600"/>
+            <a:off x="9734550" y="1552575"/>
+            <a:ext cx="7248525" cy="7191375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="43" name="Shape 43"/>
+        <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="44" name="Google Shape;44;p3"/>
+          <p:cNvPr descr="preencoded.png" id="47" name="Google Shape;47;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="13959045" cy="6896100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9610725" y="6686550"/>
+            <a:ext cx="10467975" cy="5172074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="45" name="Google Shape;45;p3"/>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2183532" cy="2173687"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1048606" y="695325"/>
+            <a:ext cx="1637444" cy="1630266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3505200" y="461963"/>
+            <a:ext cx="11277600" cy="2188845"/>
+            <a:chOff x="3505200" y="461963"/>
+            <a:chExt cx="11277600" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3505200" y="461963"/>
+              <a:ext cx="11277600" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 45933" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4076700" y="690563"/>
+              <a:ext cx="10561320" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Table of Contents</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7543800" y="3390900"/>
+            <a:ext cx="5577840" cy="1235393"/>
+            <a:chOff x="7543800" y="3390900"/>
+            <a:chExt cx="5577840" cy="1235393"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7543800" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7820978" y="3634740"/>
+              <a:ext cx="664800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8915400" y="3481388"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8915400" y="4129088"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12420600" y="3390900"/>
+            <a:ext cx="5577840" cy="1235393"/>
+            <a:chOff x="12420600" y="3390900"/>
+            <a:chExt cx="5577840" cy="1235393"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12420600" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12640628" y="3634740"/>
+              <a:ext cx="779145" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13792200" y="3481388"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13792200" y="4129088"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7543800" y="5629275"/>
+            <a:ext cx="5577840" cy="1235393"/>
+            <a:chOff x="7543800" y="5629275"/>
+            <a:chExt cx="5577840" cy="1235393"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7543800" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7773353" y="5873115"/>
+              <a:ext cx="760095" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8915400" y="5719763"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8915400" y="6367463"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12420600" y="5629275"/>
+            <a:ext cx="5577840" cy="1235393"/>
+            <a:chOff x="12420600" y="5629275"/>
+            <a:chExt cx="5577840" cy="1235393"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12420600" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12631103" y="5873115"/>
+              <a:ext cx="798195" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13792200" y="5719763"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13792200" y="6367463"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7543800" y="7867650"/>
+            <a:ext cx="5577840" cy="1235393"/>
+            <a:chOff x="7543800" y="7867650"/>
+            <a:chExt cx="5577840" cy="1235393"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7543800" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7778115" y="8111490"/>
+              <a:ext cx="750570" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8915400" y="7958138"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8915400" y="8605838"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12420600" y="7867650"/>
+            <a:ext cx="4920615" cy="1235393"/>
+            <a:chOff x="12420600" y="7867650"/>
+            <a:chExt cx="4920615" cy="1235393"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12420600" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12635865" y="8111490"/>
+              <a:ext cx="788670" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13792200" y="7958138"/>
+              <a:ext cx="3549015" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13792200" y="8605838"/>
+              <a:ext cx="3518535" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="47" name="Google Shape;47;p3"/>
-[...2066 lines deleted...]
-          <p:cNvPr descr=" " id="86" name="Google Shape;86;p3"/>
+          <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1600400" y="3987800"/>
-            <a:ext cx="7684460" cy="8667750"/>
+            <a:off x="1866900" y="2876550"/>
+            <a:ext cx="4124325" cy="6715125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="92" name="Google Shape;92;p4"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19750969" y="457200"/>
-            <a:ext cx="3852420" cy="6753755"/>
+            <a:off x="8867775" y="6105525"/>
+            <a:ext cx="10896600" cy="5381625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="93" name="Google Shape;93;p4"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="8140700"/>
-            <a:ext cx="14530616" cy="7175500"/>
+            <a:off x="15392400" y="7419975"/>
+            <a:ext cx="1133475" cy="1123950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;p4"/>
+          <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20525765" y="9893300"/>
-            <a:ext cx="1511489" cy="1498600"/>
+            <a:off x="-1581150" y="-1228725"/>
+            <a:ext cx="8591550" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-2108464" y="-1638300"/>
-            <a:ext cx="11456832" cy="4673600"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="95" name="Google Shape;95;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2219325" y="2047875"/>
+            <a:ext cx="12449175" cy="1447800"/>
+            <a:chOff x="2219325" y="2047875"/>
+            <a:chExt cx="12449175" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="2047875"/>
+              <a:ext cx="12449175" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="2276475"/>
+              <a:ext cx="11572875" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Realm of the Extraordinary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2219325" y="4343400"/>
+            <a:ext cx="13910310" cy="3621405"/>
+            <a:chOff x="2219325" y="4343400"/>
+            <a:chExt cx="13910310" cy="3621405"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="4343400"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="102" name="Google Shape;102;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="4343400"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="107" name="Shape 107"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;p5"/>
+          <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12942918" y="5753100"/>
-            <a:ext cx="16126358" cy="9618104"/>
+            <a:off x="9705975" y="4314825"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="108" name="Google Shape;108;p5"/>
+          <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21008426" y="266700"/>
-            <a:ext cx="3122299" cy="3253160"/>
+            <a:off x="15754350" y="200025"/>
+            <a:ext cx="2341432" cy="2439872"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;p5"/>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="10566400"/>
-            <a:ext cx="2683080" cy="2670683"/>
+            <a:off x="447675" y="7924800"/>
+            <a:ext cx="2012058" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="110" name="Google Shape;110;p5"/>
+          <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10542318" y="0"/>
-            <a:ext cx="13844730" cy="13716000"/>
+            <a:off x="7905750" y="0"/>
+            <a:ext cx="10382250" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1323975" y="1419225"/>
+            <a:ext cx="5905500" cy="3675888"/>
+            <a:chOff x="1323975" y="1419225"/>
+            <a:chExt cx="5905500" cy="3675888"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="116" name="Google Shape;116;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1323975" y="1419225"/>
+              <a:ext cx="5905500" cy="3675888"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 5672" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3667125" y="1623439"/>
+              <a:ext cx="1219200" cy="829061"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1583055" y="2656712"/>
+              <a:ext cx="5387340" cy="2316480"/>
+              <a:chOff x="1583055" y="2656712"/>
+              <a:chExt cx="5387340" cy="2316480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1583055" y="2656712"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus SC"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus SC"/>
+                    <a:ea typeface="Marcellus SC"/>
+                    <a:cs typeface="Marcellus SC"/>
+                    <a:sym typeface="Marcellus SC"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1598295" y="3304412"/>
+                <a:ext cx="5356860" cy="1668780"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Rajdhani"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani"/>
+                    <a:ea typeface="Rajdhani"/>
+                    <a:cs typeface="Rajdhani"/>
+                    <a:sym typeface="Rajdhani"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1765521" y="1435100"/>
-            <a:ext cx="7874984" cy="5486400"/>
+            <a:off x="1333500" y="5848350"/>
+            <a:ext cx="5905500" cy="3382899"/>
+            <a:chOff x="1333500" y="5848350"/>
+            <a:chExt cx="5905500" cy="3382899"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5848350"/>
+              <a:ext cx="5905500" cy="3382899"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 6697" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...146 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="272727"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...314 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="123" name="Google Shape;123;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3676651" y="6052566"/>
+              <a:ext cx="1219200" cy="926592"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="124" name="Google Shape;124;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="7183375"/>
+              <a:ext cx="5387340" cy="1925955"/>
+              <a:chOff x="1592580" y="7183375"/>
+              <a:chExt cx="5387340" cy="1925955"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="125" name="Google Shape;125;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="7183375"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus SC"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus SC"/>
+                    <a:ea typeface="Marcellus SC"/>
+                    <a:cs typeface="Marcellus SC"/>
+                    <a:sym typeface="Marcellus SC"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="126" name="Google Shape;126;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7831075"/>
+                <a:ext cx="5356860" cy="1278255"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Rajdhani"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani"/>
+                    <a:ea typeface="Rajdhani"/>
+                    <a:cs typeface="Rajdhani"/>
+                    <a:sym typeface="Rajdhani"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="131" name="Shape 131"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="128" name="Google Shape;128;p6"/>
+          <p:cNvPr descr="preencoded.png" id="132" name="Google Shape;132;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1765521" y="8915400"/>
-            <a:ext cx="13959045" cy="6896100"/>
+            <a:off x="-1323975" y="6686550"/>
+            <a:ext cx="10467975" cy="5172075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="129" name="Google Shape;129;p6"/>
+          <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21427578" y="927100"/>
-            <a:ext cx="2183532" cy="2173691"/>
+            <a:off x="16068675" y="695325"/>
+            <a:ext cx="1637444" cy="1630266"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="135" name="Google Shape;135;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156960" cy="8517255"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156960" cy="8517255"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="139" name="Google Shape;139;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="140" name="Google Shape;140;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="7410450"/>
+              <a:ext cx="3979545" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2934067" y="1384300"/>
-            <a:ext cx="8129016" cy="11214100"/>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156960" cy="8517255"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156960" cy="8517255"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...73 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="144" name="Google Shape;144;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...67 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10563225" y="7410450"/>
+              <a:ext cx="3503295" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...405 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="148" name="Shape 148"/>
+        <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="149" name="Google Shape;149;p7"/>
+          <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3450540" cy="5450105"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1400175" y="828675"/>
+            <a:ext cx="1257300" cy="1247775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="150" name="Google Shape;150;p7"/>
+          <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1676610" cy="1663700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1657350" y="-2143125"/>
+            <a:ext cx="13754100" cy="14573250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="156" name="Google Shape;156;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;p7"/>
-[...67 lines deleted...]
-          <p:cNvPr descr=" " id="153" name="Google Shape;153;p7"/>
+          <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="-1066800" y="708006"/>
+            <a:ext cx="4550664" cy="3417354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2266950" y="2924175"/>
+            <a:ext cx="8730615" cy="4206240"/>
+            <a:chOff x="2266950" y="2924175"/>
+            <a:chExt cx="8730615" cy="4206240"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="159" name="Google Shape;159;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2266950" y="2924175"/>
+              <a:ext cx="8702040" cy="3589020"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7924800" y="6581775"/>
+              <a:ext cx="3072765" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;p7"/>
+          <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1422578" y="935515"/>
-[...194 lines deleted...]
-            <a:ext cx="9589699" cy="9112250"/>
+            <a:off x="11239500" y="828675"/>
+            <a:ext cx="5229225" cy="8705850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="166" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="164" name="Google Shape;164;p8"/>
+          <p:cNvPr descr="preencoded.png" id="167" name="Google Shape;167;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="8140700"/>
-            <a:ext cx="14530616" cy="7175500"/>
+            <a:off x="8867775" y="6105525"/>
+            <a:ext cx="10896600" cy="5381625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="165" name="Google Shape;165;p8"/>
+          <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20525765" y="9893300"/>
-            <a:ext cx="1511489" cy="1498600"/>
+            <a:off x="15392400" y="7419975"/>
+            <a:ext cx="1133475" cy="1123950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="166" name="Google Shape;166;p8"/>
+          <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2108464" y="-1638300"/>
-            <a:ext cx="11456832" cy="4673600"/>
+            <a:off x="-1581150" y="-1228725"/>
+            <a:ext cx="8591550" cy="3505200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="167" name="Google Shape;167;p8"/>
+          <p:cNvPr descr="preencoded.png" id="170" name="Google Shape;170;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16270734" y="5727700"/>
-            <a:ext cx="7049381" cy="6400800"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="168" name="Google Shape;168;p8"/>
+          <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="5727700"/>
-            <a:ext cx="14835454" cy="6400800"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="809625" y="1685925"/>
+            <a:ext cx="5347335" cy="2145030"/>
+            <a:chOff x="809625" y="1685925"/>
+            <a:chExt cx="5347335" cy="2145030"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="176" name="Google Shape;176;p8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="177" name="Google Shape;177;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="BED359"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="178" name="Google Shape;178;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="3503295" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus SC"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus SC"/>
+                    <a:ea typeface="Marcellus SC"/>
+                    <a:cs typeface="Marcellus SC"/>
+                    <a:sym typeface="Marcellus SC"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049381" cy="2717800"/>
+            <a:off x="6505575" y="1685925"/>
+            <a:ext cx="5347335" cy="2145030"/>
+            <a:chOff x="6505575" y="1685925"/>
+            <a:chExt cx="5347335" cy="2145030"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;p8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="182" name="Google Shape;182;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="BED359"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="183" name="Google Shape;183;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="4274820" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus SC"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus SC"/>
+                    <a:ea typeface="Marcellus SC"/>
+                    <a:cs typeface="Marcellus SC"/>
+                    <a:sym typeface="Marcellus SC"/>
+                  </a:rPr>
+                  <a:t>The Art of Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="184" name="Google Shape;184;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="185" name="Google Shape;185;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049381" cy="1371600"/>
+            <a:off x="12201525" y="1685925"/>
+            <a:ext cx="5347335" cy="2145030"/>
+            <a:chOff x="12201525" y="1685925"/>
+            <a:chExt cx="5347335" cy="2145030"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...77 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="186" name="Google Shape;186;p8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="187" name="Google Shape;187;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="BED359"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
                 <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="188" name="Google Shape;188;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="3503295" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus SC"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus SC"/>
+                    <a:ea typeface="Marcellus SC"/>
+                    <a:cs typeface="Marcellus SC"/>
+                    <a:sym typeface="Marcellus SC"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...512 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F0F3DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvPr id="194" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="188" name="Google Shape;188;p9"/>
+          <p:cNvPr descr="preencoded.png" id="195" name="Google Shape;195;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12942918" y="5753100"/>
-            <a:ext cx="16126358" cy="9618104"/>
+            <a:off x="9705975" y="4314825"/>
+            <a:ext cx="12093257" cy="7213576"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="189" name="Google Shape;189;p9"/>
+          <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="596975" y="10566400"/>
-            <a:ext cx="2683080" cy="2670683"/>
+            <a:off x="447675" y="7924800"/>
+            <a:ext cx="2012058" cy="2003011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="197" name="Google Shape;197;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3340518" y="1092200"/>
-            <a:ext cx="17731416" cy="1879600"/>
+            <a:off x="2505075" y="819150"/>
+            <a:ext cx="13296900" cy="1447800"/>
+            <a:chOff x="2505075" y="819150"/>
+            <a:chExt cx="13296900" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...7 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2505075" y="819150"/>
+              <a:ext cx="13296900" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 64865" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="272727"/>
+              <a:srgbClr val="BED359"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...30 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3076575" y="1047750"/>
+              <a:ext cx="12420600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>The Magic of Dragons: A Research</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="200" name="Google Shape;200;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4102613" y="1397000"/>
-            <a:ext cx="16545935" cy="1608667"/>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153150" cy="6153150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...20 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="BED359"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
                 <a:srgbClr val="272727"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="CFE3B6"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F0F3DE"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13112115" y="3691890"/>
+              <a:ext cx="1207770" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13131165" y="7301865"/>
+              <a:ext cx="1198245" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13102590" y="5101590"/>
+              <a:ext cx="1245870" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus SC"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus SC"/>
+                  <a:ea typeface="Marcellus SC"/>
+                  <a:cs typeface="Marcellus SC"/>
+                  <a:sym typeface="Marcellus SC"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-            <a:ext cx="8205226" cy="8204200"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="208" name="Google Shape;208;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="709E34"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="709E34"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-            <a:ext cx="8205226" cy="8204200"/>
+            <a:off x="2768266" y="2663491"/>
+            <a:ext cx="6436694" cy="1986614"/>
+            <a:chOff x="2768266" y="2663491"/>
+            <a:chExt cx="6436694" cy="1986614"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2768266" y="2663491"/>
+              <a:ext cx="626143" cy="902368"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3762375"/>
+              <a:ext cx="6404610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15229203" y="6299200"/>
-            <a:ext cx="6160270" cy="6159500"/>
+            <a:off x="2773846" y="5183671"/>
+            <a:ext cx="6431114" cy="1981034"/>
+            <a:chOff x="2773846" y="5183671"/>
+            <a:chExt cx="6431114" cy="1981034"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="214" name="Google Shape;214;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2773846" y="5183671"/>
+              <a:ext cx="510209" cy="891209"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="6276975"/>
+              <a:ext cx="6404610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16258032" y="8178800"/>
-            <a:ext cx="4089911" cy="4089400"/>
+            <a:off x="2771321" y="7695746"/>
+            <a:ext cx="6433639" cy="1983559"/>
+            <a:chOff x="2771321" y="7695746"/>
+            <a:chExt cx="6433639" cy="1983559"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...77 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="217" name="Google Shape;217;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771321" y="7695746"/>
+              <a:ext cx="562882" cy="896257"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="8791575"/>
+              <a:ext cx="6404610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus SC"/>
-[...727 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>