--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -64,243 +64,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -1280,243 +1280,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -2340,67 +2340,67 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -9240,701 +9240,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>