--- v1 (2026-09-17)
+++ v2 (2026-10-30)
@@ -311,55 +311,55 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="2160" orient="horz"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2340,67 +2340,67 @@
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -8577,51 +8577,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>