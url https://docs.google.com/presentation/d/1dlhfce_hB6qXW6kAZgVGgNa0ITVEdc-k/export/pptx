--- v0 (2026-08-08)
+++ v1 (2026-09-16)
@@ -104,52 +104,52 @@
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId23"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -2910,14448 +2910,13525 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-25.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-27.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-29.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-31.svg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-33.svg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-35.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-37.svg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-39.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-41.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-43.svg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-45.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-47.svg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-49.svg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-51.svg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-53.svg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-15.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-16.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-17.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-18.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-19.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22189442" cy="11895321"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4678132" y="-3173719"/>
+            <a:ext cx="8921490" cy="16640002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092569" cy="1092433"/>
+          <a:xfrm rot="5400000">
+            <a:off x="17035288" y="290512"/>
+            <a:ext cx="819324" cy="819325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092571" cy="1092432"/>
+          <a:xfrm rot="5400000">
+            <a:off x="423860" y="9181998"/>
+            <a:ext cx="819324" cy="819326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="1790700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="923925" y="1343025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="1130300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="1581150" y="847725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1790924" y="7086600"/>
-            <a:ext cx="10825986" cy="2252133"/>
+            <a:off x="1343025" y="5314950"/>
+            <a:ext cx="8037195" cy="1699260"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70171" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1790924" y="4660900"/>
-            <a:ext cx="11096954" cy="2738967"/>
+            <a:off x="1343025" y="3495675"/>
+            <a:ext cx="8341995" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Mythology</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13108038" y="2222500"/>
-            <a:ext cx="9297562" cy="9271000"/>
+            <a:off x="9629775" y="247650"/>
+            <a:ext cx="8067675" cy="9544050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23271049" cy="13068300"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4239279" y="-3582054"/>
+            <a:ext cx="9801225" cy="17451106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22095196" cy="12314994"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4521761" y="-3141160"/>
+            <a:ext cx="9236243" cy="16569326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21694311" y="10934700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16268700" y="8201025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22570721" y="10274300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="16925925" y="7705725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19639" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8522765" y="1244600"/>
-            <a:ext cx="7680227" cy="1710267"/>
+            <a:off x="6391275" y="933450"/>
+            <a:ext cx="5772150" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82627" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="3238500"/>
-[...686 lines deleted...]
-      </p:sp>
+            <a:off x="1333500" y="2428875"/>
+            <a:ext cx="15630525" cy="6200775"/>
+            <a:chOff x="1333500" y="2428875"/>
+            <a:chExt cx="15630525" cy="6200775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2428875"/>
+              <a:ext cx="4829175" cy="6200775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3271837" y="2747963"/>
+              <a:ext cx="952500" cy="1104900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2428875"/>
+              <a:ext cx="4829175" cy="6200775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8796331" y="2743200"/>
+              <a:ext cx="704862" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2428875"/>
+              <a:ext cx="4829175" cy="6200775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="2752725"/>
+              <a:ext cx="752475" cy="1095375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2991803" y="4057650"/>
+              <a:ext cx="1512570" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4905375"/>
+              <a:ext cx="4204335" cy="2640330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2306003" y="7667625"/>
+              <a:ext cx="2884170" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8430578" y="4057650"/>
+              <a:ext cx="1436370" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4905375"/>
+              <a:ext cx="4204335" cy="2640330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7668578" y="7667625"/>
+              <a:ext cx="2960370" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13107353" y="4057650"/>
+              <a:ext cx="2884170" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4905375"/>
+              <a:ext cx="4204335" cy="2640330"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12950190" y="7667625"/>
+              <a:ext cx="3198495" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22189442" cy="11895324"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4678132" y="-3173717"/>
+            <a:ext cx="8921490" cy="16640002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092569" cy="1092436"/>
+          <a:xfrm rot="5400000">
+            <a:off x="17035288" y="290512"/>
+            <a:ext cx="819324" cy="819325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092571" cy="1092436"/>
+          <a:xfrm rot="5400000">
+            <a:off x="423860" y="9181997"/>
+            <a:ext cx="819324" cy="819326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="1790700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="923925" y="1343025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="1130300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="1581150" y="847725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52365" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...30 lines deleted...]
-            <a:ext cx="8179822" cy="8153400"/>
+            <a:off x="9144000" y="2276475"/>
+            <a:ext cx="7724775" cy="6915150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9310264" y="1905000"/>
-            <a:ext cx="6105230" cy="1710267"/>
+            <a:off x="6981825" y="1428750"/>
+            <a:ext cx="4591050" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64183" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2108464" y="4203700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="1581150" y="3152775"/>
+            <a:ext cx="2676525" cy="1524000"/>
+            <a:chOff x="1581150" y="3152775"/>
+            <a:chExt cx="2676525" cy="1524000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="3152775"/>
+              <a:ext cx="2676525" cy="1485900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2152650" y="3381375"/>
+              <a:ext cx="1800225" cy="1295400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89115" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2108464" y="4203700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="4410075" y="3438525"/>
+            <a:ext cx="4973955" cy="1021080"/>
+            <a:chOff x="4410075" y="3438525"/>
+            <a:chExt cx="4973955" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4410075" y="3438525"/>
+              <a:ext cx="4973955" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4410075" y="3981450"/>
+              <a:ext cx="4966335" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58654" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2108464" y="4203700"/>
-[...10 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="1581150" y="5095875"/>
+            <a:ext cx="2781300" cy="1524000"/>
+            <a:chOff x="1581150" y="5095875"/>
+            <a:chExt cx="2781300" cy="1524000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="5095875"/>
+              <a:ext cx="2781300" cy="1485900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="DEBE69"/>
+              <a:srgbClr val="0C0C0C"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...9 lines deleted...]
-        <p:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2152650" y="5324475"/>
+              <a:ext cx="1905000" cy="1295400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47154" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2870559" y="4508500"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="4514850" y="5148263"/>
+            <a:ext cx="4869180" cy="1487805"/>
+            <a:chOff x="4514850" y="5148263"/>
+            <a:chExt cx="4869180" cy="1487805"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4514850" y="5148263"/>
+              <a:ext cx="4869180" cy="1053465"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4514850" y="6157913"/>
+              <a:ext cx="4861560" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87229" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5880835" y="4584700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="1581150" y="7038975"/>
+            <a:ext cx="2790825" cy="1524000"/>
+            <a:chOff x="1581150" y="7038975"/>
+            <a:chExt cx="2790825" cy="1524000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="7038975"/>
+              <a:ext cx="2790825" cy="1485900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2152650" y="7267575"/>
+              <a:ext cx="1914525" cy="1295400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98124" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5880835" y="4584700"/>
-[...453 lines deleted...]
-      </p:sp>
+            <a:off x="4524375" y="7324725"/>
+            <a:ext cx="4859655" cy="1021080"/>
+            <a:chOff x="4524375" y="7324725"/>
+            <a:chExt cx="4859655" cy="1021080"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4524375" y="7324725"/>
+              <a:ext cx="4859655" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4524375" y="7867650"/>
+              <a:ext cx="4852035" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828133"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327534" y="-4697948"/>
+            <a:ext cx="3621102" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828133"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327533" y="1015452"/>
+            <a:ext cx="3621105" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="345244" y="2350356"/>
-            <a:ext cx="9150315" cy="9004498"/>
+            <a:off x="258900" y="1762767"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14874737" y="2350356"/>
-            <a:ext cx="9150315" cy="9004498"/>
+            <a:off x="11154659" y="1762767"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="21578444" cy="10697468"/>
+          <a:xfrm rot="5400000">
+            <a:off x="5233579" y="-2951815"/>
+            <a:ext cx="8023101" cy="16181810"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228629" y="939800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="171450" y="704850"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1105038" y="279400"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="828675" y="209550"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44603" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44155" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...168 lines deleted...]
-      </p:sp>
+            <a:off x="5632133" y="6838950"/>
+            <a:ext cx="7014210" cy="849630"/>
+            <a:chOff x="5632133" y="6838950"/>
+            <a:chExt cx="7014210" cy="849630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="69595" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942445" cy="4194810"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942445" cy="4194810"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4600575" y="2552700"/>
+                <a:ext cx="9877425" cy="3886200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="DEBE69"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="5791200"/>
+                <a:ext cx="11942445" cy="956310"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="6838950"/>
+              <a:ext cx="7014210" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23271049" cy="13068300"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4239279" y="-3582054"/>
+            <a:ext cx="9801225" cy="17451106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22095196" cy="12314994"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4521761" y="-3141160"/>
+            <a:ext cx="9236243" cy="16569326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21694311" y="10934700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16268700" y="8201025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22570721" y="10274300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="16925925" y="7705725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99768" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41504" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2290763" y="1857375"/>
+            <a:ext cx="7648575" cy="2303145"/>
+            <a:chOff x="2290763" y="1857375"/>
+            <a:chExt cx="7648575" cy="2303145"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2290763" y="1857375"/>
+              <a:ext cx="7648575" cy="2105025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2435543" y="2085975"/>
+              <a:ext cx="6932295" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78983" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4216927" y="2476500"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="3131820" y="4191000"/>
+            <a:ext cx="5966460" cy="478155"/>
+            <a:chOff x="3131820" y="4191000"/>
+            <a:chExt cx="5966460" cy="478155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3131820" y="4191000"/>
+              <a:ext cx="5966460" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39532" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3054732" y="2476500"/>
-[...10 lines deleted...]
-          <a:ln w="50800">
+            <a:off x="2028825" y="5419725"/>
+            <a:ext cx="8172450" cy="2303145"/>
+            <a:chOff x="2028825" y="5419725"/>
+            <a:chExt cx="8172450" cy="2303145"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2028825" y="5419725"/>
+              <a:ext cx="8172450" cy="2105025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="DEBE69"/>
+              <a:srgbClr val="0C0C0C"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...9 lines deleted...]
-        <p:spPr>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2173605" y="5648325"/>
+              <a:ext cx="7456170" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="14606" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3274893" y="2781300"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="3131820" y="7753350"/>
+            <a:ext cx="5966460" cy="478155"/>
+            <a:chOff x="3131820" y="7753350"/>
+            <a:chExt cx="5966460" cy="478155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3131820" y="7753350"/>
+              <a:ext cx="5966460" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62280" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4216927" y="5588000"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="11939588" y="1857375"/>
+            <a:ext cx="3590925" cy="2303145"/>
+            <a:chOff x="11939588" y="1857375"/>
+            <a:chExt cx="3590925" cy="2303145"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11939588" y="1857375"/>
+              <a:ext cx="3590925" cy="2105025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12084368" y="2085975"/>
+              <a:ext cx="2874645" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95882" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4149185" y="5588000"/>
-[...41 lines deleted...]
-        <p:spPr>
+            <a:off x="10751820" y="4191000"/>
+            <a:ext cx="5966460" cy="478155"/>
+            <a:chOff x="10751820" y="4191000"/>
+            <a:chExt cx="5966460" cy="478155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10751820" y="4191000"/>
+              <a:ext cx="5966460" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55985" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4216927" y="7226300"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="10910888" y="5419725"/>
+            <a:ext cx="5648325" cy="2303145"/>
+            <a:chOff x="10910888" y="5419725"/>
+            <a:chExt cx="5648325" cy="2303145"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10910888" y="5419725"/>
+              <a:ext cx="5648325" cy="2105025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11055668" y="5648325"/>
+              <a:ext cx="4932045" cy="2074545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73279" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2705438" y="7226300"/>
-[...416 lines deleted...]
-      </p:sp>
+            <a:off x="10751820" y="7753350"/>
+            <a:ext cx="5966460" cy="478155"/>
+            <a:chOff x="10751820" y="7753350"/>
+            <a:chExt cx="5966460" cy="478155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10751820" y="7753350"/>
+              <a:ext cx="5966460" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23294711" cy="11798300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4724400" y="-3590925"/>
+            <a:ext cx="8848726" cy="17468850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22634229" cy="12687300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4391025" y="-3343275"/>
+            <a:ext cx="9515475" cy="16973550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21910238" y="1193800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16430625" y="895350"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22786648" y="2489200"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="17087850" y="1866900"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37025" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9361070" y="1447800"/>
-            <a:ext cx="7095954" cy="1710267"/>
+            <a:off x="7019925" y="1085850"/>
+            <a:ext cx="5334000" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61558" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44701" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="50" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="51" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="52" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12153900" y="4738688"/>
+              <a:ext cx="1645920" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12582525" y="5357813"/>
+              <a:ext cx="735330" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46760" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1544955"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1544955"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8582025"/>
+              <a:ext cx="5966460" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58890" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-[...1776 lines deleted...]
-      </p:sp>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1173480"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8582025"/>
+              <a:ext cx="5966460" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22189442" cy="11895311"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4678132" y="-3173717"/>
+            <a:ext cx="8921490" cy="16640002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092569" cy="1092423"/>
+          <a:xfrm rot="5400000">
+            <a:off x="17035288" y="290512"/>
+            <a:ext cx="819324" cy="819325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092571" cy="1092423"/>
+          <a:xfrm rot="5400000">
+            <a:off x="423860" y="9182006"/>
+            <a:ext cx="819324" cy="819326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="1790700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="923925" y="1343025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="1130300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="1581150" y="847725"/>
+            <a:ext cx="352425" cy="352425"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86997" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17570" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1621155"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1621155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5086350"/>
+              <a:ext cx="6614160" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 0"/>
+          <p:cNvPr id="13" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...78 lines deleted...]
-            <a:ext cx="8941918" cy="1028700"/>
+            <a:off x="5724525" y="1143000"/>
+            <a:ext cx="9258300" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...146 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23271049" cy="13068300"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4239279" y="-3582054"/>
+            <a:ext cx="9801225" cy="17451106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22095196" cy="12314982"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4521761" y="-3141160"/>
+            <a:ext cx="9236243" cy="16569326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21694311" y="10934700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16268700" y="8201025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22570721" y="10274300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="16925925" y="7705725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52215" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48598" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644640" cy="1621155"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644640" cy="1621155"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644640" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4267200"/>
+              <a:ext cx="6614160" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Shape 0"/>
+          <p:cNvPr id="10" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2573655"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Shape 1"/>
+          <p:cNvPr id="11" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4660900"/>
-[...36 lines deleted...]
-            <a:ext cx="8941918" cy="1028700"/>
+            <a:off x="2162175" y="1619250"/>
+            <a:ext cx="9696450" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...223 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23294711" cy="11798300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4724400" y="-3590925"/>
+            <a:ext cx="8848726" cy="17468850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22634229" cy="12687300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4391025" y="-3343275"/>
+            <a:ext cx="9515475" cy="16973550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21910238" y="1193800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16430625" y="895350"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22786648" y="2489200"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="17087850" y="1866900"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70587" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42167" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...42 lines deleted...]
-      </p:sp>
+            <a:off x="1190625" y="6505575"/>
+            <a:ext cx="4377690" cy="2240280"/>
+            <a:chOff x="1190625" y="6505575"/>
+            <a:chExt cx="4377690" cy="2240280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1190625" y="6505575"/>
+              <a:ext cx="4377690" cy="1398270"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1190625" y="7896225"/>
+              <a:ext cx="4347210" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1587698" y="8674100"/>
-            <a:ext cx="5918940" cy="1854200"/>
+            <a:off x="1190625" y="1152525"/>
+            <a:ext cx="5410200" cy="5410200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>A web application</a:t>
+              <a:t>A Gateway to</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="DEBE69"/>
+                </a:solidFill>
+                <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>a World of </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="DEBE69"/>
+                </a:solidFill>
+                <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fantasy and </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="DEBE69"/>
+                </a:solidFill>
+                <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Wonder</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1587698" y="10528300"/>
-            <a:ext cx="5851198" cy="1126067"/>
+            <a:off x="13192125" y="3533775"/>
+            <a:ext cx="3994785" cy="3535680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
-[...141 lines deleted...]
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...19 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27273" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8814902" y="749300"/>
-[...36 lines deleted...]
-      </p:pic>
+            <a:off x="6610350" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="6610350" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6981825" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71807" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14606826" y="1003300"/>
-            <a:ext cx="9344135" cy="1710267"/>
+            <a:off x="10953750" y="752475"/>
+            <a:ext cx="7019925" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23271049" cy="13068300"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4239279" y="-3582054"/>
+            <a:ext cx="9801225" cy="17451106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22095196" cy="12314982"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4521761" y="-3141160"/>
+            <a:ext cx="9236243" cy="16569326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21694311" y="10934700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16268700" y="8201025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22570721" y="10274300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="16925925" y="7705725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86257" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...30 lines deleted...]
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="990600" y="2933700"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6192024" y="1250950"/>
-            <a:ext cx="15237671" cy="1710267"/>
+            <a:off x="4643438" y="938213"/>
+            <a:ext cx="11439525" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79328" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="4089400"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="12087225" y="3067050"/>
+            <a:ext cx="5292090" cy="1544955"/>
+            <a:chOff x="12087225" y="3067050"/>
+            <a:chExt cx="5292090" cy="1544955"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3067050"/>
+              <a:ext cx="5292090" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3762375"/>
+              <a:ext cx="5261610" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21578" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="4089400"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="12087225" y="5210175"/>
+            <a:ext cx="5292090" cy="1544955"/>
+            <a:chOff x="12087225" y="5210175"/>
+            <a:chExt cx="5292090" cy="1544955"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5210175"/>
+              <a:ext cx="5292090" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5905500"/>
+              <a:ext cx="5261610" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70310" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="4089400"/>
-[...317 lines deleted...]
-      </p:sp>
+            <a:off x="12087225" y="7353300"/>
+            <a:ext cx="5292090" cy="1544955"/>
+            <a:chOff x="12087225" y="7353300"/>
+            <a:chExt cx="5292090" cy="1544955"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="7353300"/>
+              <a:ext cx="5292090" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8048625"/>
+              <a:ext cx="5261610" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828137"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327534" y="-4697948"/>
+            <a:ext cx="3621102" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828139"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327533" y="1015452"/>
+            <a:ext cx="3621105" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="345244" y="2350356"/>
-            <a:ext cx="9150315" cy="9004502"/>
+            <a:off x="258900" y="1762767"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14874737" y="2350356"/>
-            <a:ext cx="9150315" cy="9004502"/>
+            <a:off x="11154659" y="1762767"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="21578444" cy="10697469"/>
+          <a:xfrm rot="5400000">
+            <a:off x="5233579" y="-2951817"/>
+            <a:ext cx="8023101" cy="16181810"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228629" y="939800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="171450" y="704850"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1105038" y="279400"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="828675" y="209550"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74603" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8706938" y="3924300"/>
-            <a:ext cx="8683652" cy="2738967"/>
+            <a:off x="6529388" y="2943225"/>
+            <a:ext cx="6532245" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399366" cy="1621367"/>
+            <a:off x="3769995" y="5191125"/>
+            <a:ext cx="10757535" cy="1221105"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22189442" cy="11895311"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4678132" y="-3173717"/>
+            <a:ext cx="8921490" cy="16640002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092569" cy="1092423"/>
+          <a:xfrm rot="5400000">
+            <a:off x="17035288" y="290512"/>
+            <a:ext cx="819324" cy="819325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092571" cy="1092423"/>
+          <a:xfrm rot="5400000">
+            <a:off x="423860" y="9182006"/>
+            <a:ext cx="819324" cy="819326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="1790700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="923925" y="1343025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="1130300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="1581150" y="847725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97367" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9894537" y="1536700"/>
-            <a:ext cx="5724182" cy="1710267"/>
+            <a:off x="7419975" y="1152525"/>
+            <a:ext cx="4305300" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68756" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2061391" y="3924300"/>
-[...29 lines deleted...]
-        <p:spPr>
+            <a:off x="1552575" y="3057525"/>
+            <a:ext cx="4019550" cy="4343400"/>
+            <a:chOff x="1552575" y="3057525"/>
+            <a:chExt cx="4019550" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="3057525"/>
+              <a:ext cx="4019550" cy="4343400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="73487" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7553325"/>
+              <a:ext cx="4663440" cy="1211580"/>
+              <a:chOff x="1506855" y="7553325"/>
+              <a:chExt cx="4663440" cy="1211580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7553325"/>
+                <a:ext cx="4663440" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8286750"/>
+                <a:ext cx="4632960" cy="478155"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26181" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2061391" y="3924300"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="6858000" y="3057525"/>
+            <a:ext cx="4305300" cy="4343400"/>
+            <a:chOff x="6858000" y="3057525"/>
+            <a:chExt cx="4305300" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="3057525"/>
+              <a:ext cx="4305300" cy="4343400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="22698" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7553325"/>
+              <a:ext cx="4663440" cy="1211580"/>
+              <a:chOff x="6812280" y="7553325"/>
+              <a:chExt cx="4663440" cy="1211580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7553325"/>
+                <a:ext cx="4663440" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8286750"/>
+                <a:ext cx="4632960" cy="478155"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68632" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2061391" y="10223500"/>
-[...449 lines deleted...]
-      </p:sp>
+            <a:off x="12163425" y="3057525"/>
+            <a:ext cx="4419600" cy="4343400"/>
+            <a:chOff x="12163425" y="3057525"/>
+            <a:chExt cx="4419600" cy="4343400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="3057525"/>
+              <a:ext cx="4419600" cy="4343400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="98411" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7553325"/>
+              <a:ext cx="4663440" cy="1211580"/>
+              <a:chOff x="12117705" y="7553325"/>
+              <a:chExt cx="4663440" cy="1211580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7553325"/>
+                <a:ext cx="4663440" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8286750"/>
+                <a:ext cx="4632960" cy="478155"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828133"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327534" y="-4697948"/>
+            <a:ext cx="3621102" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828133"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327533" y="1015452"/>
+            <a:ext cx="3621105" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="345244" y="2350343"/>
-            <a:ext cx="9150315" cy="9004498"/>
+            <a:off x="258900" y="1762758"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14874737" y="2350343"/>
-            <a:ext cx="9150315" cy="9004498"/>
+            <a:off x="11154659" y="1762758"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="21578444" cy="10697468"/>
+          <a:xfrm rot="5400000">
+            <a:off x="5233579" y="-2951815"/>
+            <a:ext cx="8023101" cy="16181810"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228629" y="939800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="171450" y="704850"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1105038" y="279400"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="828675" y="209550"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25316" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7273776" y="3035300"/>
-            <a:ext cx="10042722" cy="3081867"/>
+            <a:off x="5448300" y="2276475"/>
+            <a:ext cx="7543800" cy="2324100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Thank you for</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7375388" y="6654800"/>
-            <a:ext cx="9636271" cy="3615267"/>
+            <a:off x="5551170" y="4991100"/>
+            <a:ext cx="7185660" cy="2716530"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Cormorant Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="22204468" y="8326859"/>
-            <a:ext cx="3645356" cy="469900"/>
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-                <a:hlinkClick r:id="rId16" invalidUrl="" action="" tgtFrame="" tooltip="Open https://unsplash.com/" history="1" highlightClick="0" endSnd="0">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId9" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="14" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18226778" y="2368079"/>
-            <a:ext cx="3779246" cy="8458572"/>
+            <a:off x="11896725" y="1885950"/>
+            <a:ext cx="5800725" cy="6200775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Image 9" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="15" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId19">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2146568" y="2463800"/>
-            <a:ext cx="4013702" cy="7933506"/>
+            <a:off x="447675" y="1485900"/>
+            <a:ext cx="4991100" cy="6400800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23271049" cy="13068300"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4239279" y="-3582054"/>
+            <a:ext cx="9801225" cy="17451106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22095196" cy="12314991"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4521761" y="-3141162"/>
+            <a:ext cx="9236243" cy="16569326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21694311" y="10934700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16268700" y="8201025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22570721" y="10274300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="16925925" y="7705725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20541" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3861283" y="920750"/>
-            <a:ext cx="17219119" cy="2738967"/>
+            <a:off x="2895600" y="690563"/>
+            <a:ext cx="12933045" cy="2074545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
-[...1139 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="45" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9894537" y="4178300"/>
-            <a:ext cx="4039105" cy="8055778"/>
+            <a:off x="6238875" y="2981325"/>
+            <a:ext cx="5619750" cy="6048375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45144" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1581150" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1581150" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1853565" y="3610928"/>
+              <a:ext cx="674370" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82106" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2952750" y="3467100"/>
+            <a:ext cx="4206240" cy="1173480"/>
+            <a:chOff x="2952750" y="3467100"/>
+            <a:chExt cx="4206240" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="3467100"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="4162425"/>
+              <a:ext cx="4175760" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73141" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11858625" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11858625" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11858625" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12083415" y="3610928"/>
+              <a:ext cx="769620" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36588" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13230225" y="3467100"/>
+            <a:ext cx="4206240" cy="1173480"/>
+            <a:chOff x="13230225" y="3467100"/>
+            <a:chExt cx="4206240" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13230225" y="3467100"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13230225" y="4162425"/>
+              <a:ext cx="4175760" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59943" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1581150" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1581150" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1820228" y="5849303"/>
+              <a:ext cx="741045" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35725" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2952750" y="5705475"/>
+            <a:ext cx="4206240" cy="1173480"/>
+            <a:chOff x="2952750" y="5705475"/>
+            <a:chExt cx="4206240" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="5705475"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="6400800"/>
+              <a:ext cx="4175760" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17290" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11858625" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11858625" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11858625" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12083415" y="5849303"/>
+              <a:ext cx="769620" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17608" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13230225" y="5705475"/>
+            <a:ext cx="4206240" cy="1173480"/>
+            <a:chOff x="13230225" y="5705475"/>
+            <a:chExt cx="4206240" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13230225" y="5705475"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13230225" y="6400800"/>
+              <a:ext cx="4175760" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38793" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1581150" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1581150" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1581150" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1815465" y="8087677"/>
+              <a:ext cx="750570" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21458" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2952750" y="7943850"/>
+            <a:ext cx="4206240" cy="1173480"/>
+            <a:chOff x="2952750" y="7943850"/>
+            <a:chExt cx="4206240" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="7943850"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2952750" y="8639175"/>
+              <a:ext cx="4175760" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45378" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11858625" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11858625" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11858625" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12069128" y="8087677"/>
+              <a:ext cx="798195" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15046" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13230225" y="7943850"/>
+            <a:ext cx="4206240" cy="1173480"/>
+            <a:chOff x="13230225" y="7943850"/>
+            <a:chExt cx="4206240" cy="1173480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13230225" y="7943850"/>
+              <a:ext cx="4206240" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13230225" y="8639175"/>
+              <a:ext cx="4175760" cy="478155"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23294711" cy="11798300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4724400" y="-3590925"/>
+            <a:ext cx="8848726" cy="17468850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22634229" cy="12687300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4391025" y="-3343275"/>
+            <a:ext cx="9515475" cy="16973550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21910238" y="1193800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16430625" y="895350"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22786648" y="2489200"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="17087850" y="1866900"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40503" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2959470" y="3302000"/>
-            <a:ext cx="18870325" cy="1710267"/>
+            <a:off x="2219325" y="2476500"/>
+            <a:ext cx="14163675" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27846" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="5270500"/>
-[...78 lines deleted...]
-      </p:sp>
+            <a:off x="2219325" y="3952875"/>
+            <a:ext cx="13910310" cy="3078480"/>
+            <a:chOff x="2219325" y="3952875"/>
+            <a:chExt cx="13910310" cy="3078480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3952875"/>
+              <a:ext cx="6604635" cy="3078480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3952875"/>
+              <a:ext cx="6604635" cy="3078480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22189442" cy="11895317"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4678132" y="-3173717"/>
+            <a:ext cx="8921490" cy="16640002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092569" cy="1092436"/>
+          <a:xfrm rot="5400000">
+            <a:off x="17035288" y="290512"/>
+            <a:ext cx="819324" cy="819325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092571" cy="1092429"/>
+          <a:xfrm rot="5400000">
+            <a:off x="423860" y="9181997"/>
+            <a:ext cx="819324" cy="819326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="1790700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="923925" y="1343025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="1130300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="1581150" y="847725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10275584" y="1600200"/>
-            <a:ext cx="12460257" cy="10553700"/>
+            <a:off x="7705725" y="1200150"/>
+            <a:ext cx="9344025" cy="7915275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64613" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53139" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="1333500" y="1200150"/>
+            <a:ext cx="5905500" cy="3448050"/>
+            <a:chOff x="1333500" y="1200150"/>
+            <a:chExt cx="5905500" cy="3448050"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1200150"/>
+              <a:ext cx="5905500" cy="3448050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3881437" y="1400173"/>
+              <a:ext cx="809625" cy="1009654"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="59366" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="2609850"/>
+              <a:ext cx="5387340" cy="1916430"/>
+              <a:chOff x="1592580" y="2609850"/>
+              <a:chExt cx="5387340" cy="1916430"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="2609850"/>
+                <a:ext cx="5387340" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="3305175"/>
+                <a:ext cx="5356860" cy="1221105"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55496" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="1600200"/>
-[...302 lines deleted...]
-      </p:sp>
+            <a:off x="1333500" y="5400675"/>
+            <a:ext cx="5905500" cy="3409950"/>
+            <a:chOff x="1333500" y="5400675"/>
+            <a:chExt cx="5905500" cy="3409950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5400675"/>
+              <a:ext cx="5905500" cy="3409950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3933819" y="5583040"/>
+              <a:ext cx="704863" cy="1006871"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="57808" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="6772275"/>
+              <a:ext cx="5387340" cy="1916430"/>
+              <a:chOff x="1592580" y="6772275"/>
+              <a:chExt cx="5387340" cy="1916430"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="6772275"/>
+                <a:ext cx="5387340" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7467600"/>
+                <a:ext cx="5356860" cy="1221105"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23271049" cy="13068300"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4239279" y="-3582054"/>
+            <a:ext cx="9801225" cy="17451106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22095196" cy="12314994"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4521761" y="-3141164"/>
+            <a:ext cx="9236243" cy="16569326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21694311" y="10934700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16268700" y="8201025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22570721" y="10274300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="16925925" y="7705725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37509" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61232" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6096000" cy="5676900"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6096000" cy="5676900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5676900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="56518" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7172325"/>
+              <a:ext cx="6096000" cy="1076325"/>
+              <a:chOff x="2200275" y="7172325"/>
+              <a:chExt cx="6096000" cy="1076325"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="7172325"/>
+                <a:ext cx="6096000" cy="1076325"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="0C0C0C"/>
+              </a:solidFill>
+              <a:ln w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="DEBE69"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="7400925"/>
+                <a:ext cx="5017770" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="48592" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8705850"/>
+              <a:ext cx="6156960" cy="849630"/>
+              <a:chOff x="2200275" y="8705850"/>
+              <a:chExt cx="6156960" cy="849630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="8705850"/>
+                <a:ext cx="6156960" cy="849630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33656" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2934067" y="1384300"/>
-[...91 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6096000" cy="5676900"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6096000" cy="5676900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5676900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="68812" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7172325"/>
+              <a:ext cx="6096000" cy="1076325"/>
+              <a:chOff x="9991725" y="7172325"/>
+              <a:chExt cx="6096000" cy="1076325"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Shape 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="7172325"/>
+                <a:ext cx="6096000" cy="1076325"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="0C0C0C"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
-                <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
-[...248 lines deleted...]
-      </p:sp>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="7400925"/>
+                <a:ext cx="4093845" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="88678" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8705850"/>
+              <a:ext cx="6156960" cy="849630"/>
+              <a:chOff x="9991725" y="8705850"/>
+              <a:chExt cx="6156960" cy="849630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="8705850"/>
+                <a:ext cx="6156960" cy="849630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828139"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327534" y="-4697948"/>
+            <a:ext cx="3621102" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="18615625" cy="4828133"/>
+          <a:xfrm rot="5400000">
+            <a:off x="7327533" y="1015452"/>
+            <a:ext cx="3621105" cy="13959973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="345244" y="2350356"/>
-            <a:ext cx="9150315" cy="9004498"/>
+            <a:off x="258900" y="1762767"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14874737" y="2350356"/>
-            <a:ext cx="9150315" cy="9004498"/>
+            <a:off x="11154659" y="1762767"/>
+            <a:ext cx="6861879" cy="6753376"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="21578444" cy="10697468"/>
+          <a:xfrm rot="5400000">
+            <a:off x="5233579" y="-2951815"/>
+            <a:ext cx="8023101" cy="16181810"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228629" y="939800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="171450" y="704850"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1105038" y="279400"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="828675" y="209550"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79495" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...8 lines deleted...]
-      </p:sp>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="5553075" y="1384288"/>
+            <a:ext cx="3305175" cy="2489225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37316" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6915150" y="2628900"/>
+            <a:ext cx="10321290" cy="5149215"/>
+            <a:chOff x="6915150" y="2628900"/>
+            <a:chExt cx="10321290" cy="5149215"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6915150" y="2628900"/>
+              <a:ext cx="10292715" cy="4493895"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13668375" y="7191375"/>
+              <a:ext cx="3568065" cy="586740"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId16">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4864708" y="1837234"/>
-[...130 lines deleted...]
-            <a:ext cx="5842730" cy="9753600"/>
+            <a:off x="171450" y="1104900"/>
+            <a:ext cx="6191250" cy="7981950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23294711" cy="11798300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4724400" y="-3590925"/>
+            <a:ext cx="8848726" cy="17468850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22634229" cy="12687300"/>
+          <a:xfrm rot="16200000">
+            <a:off x="4391025" y="-3343275"/>
+            <a:ext cx="9515475" cy="16973550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21910238" y="1193800"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="16430625" y="895350"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22786648" y="2489200"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="17087850" y="1866900"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16270734" y="5727700"/>
-            <a:ext cx="7049381" cy="6400800"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1079635" y="5727700"/>
-            <a:ext cx="14644930" cy="6400800"/>
+            <a:off x="809625" y="4295775"/>
+            <a:ext cx="10982325" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22244" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...104 lines deleted...]
-                <a:ln w="50800">
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="DEBE69"/>
                   </a:solidFill>
-                </a:ln>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33925" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="2990850"/>
+            <a:ext cx="5347335" cy="849630"/>
+            <a:chOff x="809625" y="2990850"/>
+            <a:chExt cx="5347335" cy="849630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="17552" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286375" cy="1076325"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286375" cy="1076325"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286375" cy="1076325"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="0C0C0C"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
-                <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
-[...15 lines deleted...]
-        <p:spPr>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="4093845" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2990850"/>
+              <a:ext cx="5347335" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46493" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="3987800"/>
-[...19 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+            <a:off x="6505575" y="2990850"/>
+            <a:ext cx="5347335" cy="849630"/>
+            <a:chOff x="6505575" y="2990850"/>
+            <a:chExt cx="5347335" cy="849630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="58714" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286375" cy="1076325"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286375" cy="1076325"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Shape 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286375" cy="1076325"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="0C0C0C"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
-                <a:latin typeface="Cormorant Regular" pitchFamily="34" charset="0"/>
-[...15 lines deleted...]
-        <p:spPr>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="3427095" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2990850"/>
+              <a:ext cx="5347335" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36285" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="2247900"/>
-[...62 lines deleted...]
-                <a:ln w="50800">
+            <a:off x="12201525" y="2990850"/>
+            <a:ext cx="5347335" cy="849630"/>
+            <a:chOff x="12201525" y="2990850"/>
+            <a:chExt cx="5347335" cy="849630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="79233" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286375" cy="1076325"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286375" cy="1076325"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Shape 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286375" cy="1076325"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="0C0C0C"/>
+              </a:solidFill>
+              <a:ln w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="DEBE69"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="4093845" cy="779145"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2990850"/>
+              <a:ext cx="5347335" cy="849630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                   <a:solidFill>
-                    <a:srgbClr val="DEBE69"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
-                </a:ln>
-[...193 lines deleted...]
-      </p:sp>
+                  <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0C0C0C"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22189442" cy="11895324"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4678132" y="-3173717"/>
+            <a:ext cx="8921490" cy="16640002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092569" cy="1092436"/>
+          <a:xfrm rot="5400000">
+            <a:off x="17035288" y="290512"/>
+            <a:ext cx="819324" cy="819325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1092571" cy="1092436"/>
+          <a:xfrm rot="5400000">
+            <a:off x="423860" y="9181997"/>
+            <a:ext cx="819324" cy="819326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1232054" y="1790700"/>
-            <a:ext cx="1105038" cy="1104900"/>
+            <a:off x="923925" y="1343025"/>
+            <a:ext cx="828675" cy="828675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2108464" y="1130300"/>
-            <a:ext cx="469959" cy="469900"/>
+            <a:off x="1581150" y="847725"/>
+            <a:ext cx="352425" cy="352425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5906238" y="1397000"/>
-            <a:ext cx="12925982" cy="1710267"/>
+            <a:off x="4429125" y="1047750"/>
+            <a:ext cx="9705975" cy="1295400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="DEBE69">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="DEBE69"/>
                 </a:solidFill>
                 <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47723" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="3581400"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="10648950" y="2686050"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="10648950" y="2686050"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="2686050"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4105275"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="5514975"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0C0C0C"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="DEBE69"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13083540" y="3053715"/>
+              <a:ext cx="1264920" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13083540" y="6663690"/>
+              <a:ext cx="1293495" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13074015" y="4463415"/>
+              <a:ext cx="1303020" cy="779145"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Cinzel Black" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Cinzel Black" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Cinzel Black" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93325" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="3581400"/>
-[...24 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DEBE69"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48989" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15229203" y="5473700"/>
-[...24 lines deleted...]
-        <p:spPr>
+            <a:off x="2776538" y="2671763"/>
+            <a:ext cx="1000125" cy="914400"/>
+            <a:chOff x="2776538" y="2671763"/>
+            <a:chExt cx="1000125" cy="914400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2776538" y="2671763"/>
+              <a:ext cx="1000125" cy="914400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="34150" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3790950"/>
+              <a:ext cx="6404610" cy="849630"/>
+              <a:chOff x="2800350" y="3790950"/>
+              <a:chExt cx="6404610" cy="849630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="3790950"/>
+                <a:ext cx="6404610" cy="849630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40080" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16258032" y="7353300"/>
-[...24 lines deleted...]
-        <p:spPr>
+            <a:off x="2771775" y="4743450"/>
+            <a:ext cx="857250" cy="666750"/>
+            <a:chOff x="2771775" y="4743450"/>
+            <a:chExt cx="857250" cy="666750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="4743450"/>
+              <a:ext cx="857250" cy="666750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="52802" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="5610225"/>
+              <a:ext cx="6404610" cy="849630"/>
+              <a:chOff x="2800350" y="5610225"/>
+              <a:chExt cx="6404610" cy="849630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="5610225"/>
+                <a:ext cx="6404610" cy="849630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19813" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17451981" y="4076700"/>
-[...485 lines deleted...]
-      </p:sp>
+            <a:off x="2776534" y="6824662"/>
+            <a:ext cx="923932" cy="762000"/>
+            <a:chOff x="2776534" y="6824662"/>
+            <a:chExt cx="923932" cy="762000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2776534" y="6824662"/>
+              <a:ext cx="923932" cy="762000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="18826" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="7791450"/>
+              <a:ext cx="6404610" cy="849630"/>
+              <a:chOff x="2800350" y="7791450"/>
+              <a:chExt cx="6404610" cy="849630"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="7791450"/>
+                <a:ext cx="6404610" cy="849630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Cormorant" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Cormorant" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Cormorant" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>