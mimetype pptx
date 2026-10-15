--- v0 (2025-10-11)
+++ v1 (2026-10-15)
@@ -108,52 +108,52 @@
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -3009,17154 +3009,15836 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-22.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-29.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-31.svg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-33.svg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-35.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-37.svg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-39.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-41.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-43.svg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-45.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-47.svg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-49.svg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-51.svg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-53.svg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-17.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-18.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-19.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-20.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-21.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-11.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152419" y="381000"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="114300" y="285750"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="12230076"/>
-            <a:ext cx="685949" cy="749347"/>
+            <a:off x="776264" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="7632700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="927074"/>
-            <a:ext cx="838429" cy="927153"/>
+            <a:off x="16949692" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53187" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="4543425" y="1733550"/>
+            <a:ext cx="8239125" cy="7353300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5106038" y="3937000"/>
-[...30 lines deleted...]
-            <a:ext cx="8754178" cy="2474166"/>
+            <a:off x="5857875" y="933450"/>
+            <a:ext cx="6564813" cy="1855625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6706438" y="12090400"/>
-            <a:ext cx="11257840" cy="1312333"/>
+            <a:off x="5029200" y="9067800"/>
+            <a:ext cx="8452485" cy="994410"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19750969" y="3022600"/>
-            <a:ext cx="4293137" cy="4610100"/>
+            <a:off x="14811375" y="2266950"/>
+            <a:ext cx="3219450" cy="3457575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3324225" y="4600575"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20487661" y="-723900"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="15363825" y="-542925"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17078325" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838427" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="776242" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...56 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80034" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90299" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6834188" y="695325"/>
+            <a:ext cx="4619625" cy="1447800"/>
+            <a:chOff x="6834188" y="695325"/>
+            <a:chExt cx="4619625" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6834188" y="695325"/>
+              <a:ext cx="4619625" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7405687" y="923925"/>
+              <a:ext cx="3743325" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Pricing Plan</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27611" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630525" cy="6219825"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630525" cy="6219825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...81 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3138488" y="3038475"/>
+              <a:ext cx="1219200" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...225 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8662988" y="3038475"/>
+              <a:ext cx="971550" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...435 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14101763" y="3038475"/>
+              <a:ext cx="895350" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3206115" y="4352925"/>
+              <a:ext cx="1083945" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2720340" y="8029575"/>
+              <a:ext cx="2055495" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8692515" y="4352925"/>
+              <a:ext cx="912495" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8068628" y="8029575"/>
+              <a:ext cx="2160270" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13583602" y="4352925"/>
+              <a:ext cx="1931670" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13383577" y="8029575"/>
+              <a:ext cx="2331720" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21745115" y="812800"/>
-            <a:ext cx="1804326" cy="3296717"/>
+            <a:off x="16306797" y="609598"/>
+            <a:ext cx="1353077" cy="2472546"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="927075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="695307"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="5727700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="4295775"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052275"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...84 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16873" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80347" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726025" cy="6858000"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726025" cy="6858000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...336 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...336 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...336 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...338 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFDC46"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...65 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFDC46"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...65 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFDC46"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...65 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFDC46"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...43 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2095500" y="1933575"/>
+              <a:ext cx="666750" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6486525" y="1933575"/>
+              <a:ext cx="1028700" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11139488" y="1933575"/>
+              <a:ext cx="866775" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15859125" y="1933575"/>
+              <a:ext cx="571500" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-114314" y="0"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="-85725" y="0"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="12230075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="7632700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="927075"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56483" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23386" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9877425" y="1447800"/>
+            <a:ext cx="4352925" cy="1447800"/>
+            <a:chOff x="9877425" y="1447800"/>
+            <a:chExt cx="4352925" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9877425" y="1447800"/>
+              <a:ext cx="4352925" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10448925" y="1676400"/>
+              <a:ext cx="3476625" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Some Data</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50761" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9877425" y="3771900"/>
+            <a:ext cx="2447925" cy="1447800"/>
+            <a:chOff x="9877425" y="3771900"/>
+            <a:chExt cx="2447925" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9877425" y="3771900"/>
+              <a:ext cx="2447925" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10448925" y="4000500"/>
+              <a:ext cx="1571625" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97482" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12477750" y="3833812"/>
+            <a:ext cx="3897630" cy="1392555"/>
+            <a:chOff x="12477750" y="3833812"/>
+            <a:chExt cx="3897630" cy="1392555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="3833812"/>
+              <a:ext cx="3897630" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4338637"/>
+              <a:ext cx="3890010" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43979" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9877425" y="5638800"/>
+            <a:ext cx="2571750" cy="1447800"/>
+            <a:chOff x="9877425" y="5638800"/>
+            <a:chExt cx="2571750" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9877425" y="5638800"/>
+              <a:ext cx="2571750" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10448925" y="5867400"/>
+              <a:ext cx="1695450" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95609" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12601575" y="5895975"/>
+            <a:ext cx="3773805" cy="1002030"/>
+            <a:chOff x="12601575" y="5895975"/>
+            <a:chExt cx="3773805" cy="1002030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12601575" y="5895975"/>
+              <a:ext cx="3773805" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12601575" y="6400800"/>
+              <a:ext cx="3766185" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93782" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9877425" y="7505700"/>
+            <a:ext cx="2590800" cy="1447800"/>
+            <a:chOff x="9877425" y="7505700"/>
+            <a:chExt cx="2590800" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9877425" y="7505700"/>
+              <a:ext cx="2590800" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="1E1E1E"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10448925" y="7734300"/>
+              <a:ext cx="1714500" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83728" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12620625" y="7567612"/>
+            <a:ext cx="3754755" cy="1392556"/>
+            <a:chOff x="12620625" y="7567612"/>
+            <a:chExt cx="3754755" cy="1392556"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12620625" y="7567612"/>
+              <a:ext cx="3754755" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12620625" y="8072438"/>
+              <a:ext cx="3747135" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="22" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...709 lines deleted...]
-            <a:ext cx="6020552" cy="12509500"/>
+            <a:off x="790575" y="1676400"/>
+            <a:ext cx="8048625" cy="6972300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18163270" y="8026400"/>
-            <a:ext cx="3581848" cy="3581400"/>
+            <a:off x="13620750" y="6019800"/>
+            <a:ext cx="2686050" cy="2686050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2248181" y="8864600"/>
-            <a:ext cx="1733531" cy="1912255"/>
+            <a:off x="1685925" y="6648450"/>
+            <a:ext cx="1299985" cy="1434188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="-25400"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="9944100" y="-19050"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="695307"/>
+            <a:ext cx="514398" cy="562010"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1238377" y="12052275"/>
-            <a:ext cx="685951" cy="749350"/>
+            <a:off x="928664" y="9039207"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="7477125" y="1123950"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6935067" y="11036300"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="5200650" y="8277225"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838429" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1719217" y="4791055"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052275"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34102" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52824" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5632133" y="7105650"/>
+            <a:ext cx="7014210" cy="887730"/>
+            <a:chOff x="5632133" y="7105650"/>
+            <a:chExt cx="7014210" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="38783" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="6019800"/>
+              <a:ext cx="11942445" cy="994410"/>
+              <a:chOff x="3168015" y="6019800"/>
+              <a:chExt cx="11942445" cy="994410"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="51499" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="4295775" y="2552700"/>
+                <a:ext cx="9915525" cy="3886200"/>
+                <a:chOff x="4295775" y="2552700"/>
+                <a:chExt cx="9915525" cy="3886200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="13" name="Shape 1"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4295775" y="2552700"/>
+                  <a:ext cx="9686925" cy="3314700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln w="38100">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="14" name="Text 2"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4867275" y="2781300"/>
+                  <a:ext cx="9344025" cy="3657600"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="FFDC46"/>
+                      </a:solidFill>
+                      <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>234,567</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="6019800"/>
+                <a:ext cx="11942445" cy="994410"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="7105650"/>
+              <a:ext cx="7014210" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Image 9" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="17" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId19"/>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...216 lines deleted...]
-            <a:ext cx="4293137" cy="4610100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-180975" y="-9525"/>
+            <a:ext cx="3219450" cy="3457575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20487661" y="-723900"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="15363825" y="-542925"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17078325" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838427" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="776242" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...78 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23087" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94115" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2338388" y="1857375"/>
+            <a:ext cx="6315075" cy="2179320"/>
+            <a:chOff x="2338388" y="1857375"/>
+            <a:chExt cx="6315075" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2338388" y="1857375"/>
+              <a:ext cx="6315075" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...143 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2483168" y="2085975"/>
+              <a:ext cx="5598795" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13389" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2512695" y="4067175"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="2512695" y="4067175"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4067175"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43121" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2233613" y="5419725"/>
+            <a:ext cx="6524625" cy="2179320"/>
+            <a:chOff x="2233613" y="5419725"/>
+            <a:chExt cx="6524625" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2233613" y="5419725"/>
+              <a:ext cx="6524625" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...143 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2378393" y="5648325"/>
+              <a:ext cx="5808345" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85628" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2512695" y="7629525"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="2512695" y="7629525"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7629525"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62086" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11420475" y="1857375"/>
+            <a:ext cx="3390900" cy="2179320"/>
+            <a:chOff x="11420475" y="1857375"/>
+            <a:chExt cx="3390900" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="1857375"/>
+              <a:ext cx="3390900" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...143 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11565255" y="2085975"/>
+              <a:ext cx="2674620" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70251" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="4067175"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="10132695" y="4067175"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4067175"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60736" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10463213" y="5419725"/>
+            <a:ext cx="5305425" cy="2179320"/>
+            <a:chOff x="10463213" y="5419725"/>
+            <a:chExt cx="5305425" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10463213" y="5419725"/>
+              <a:ext cx="5305425" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...105 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10607993" y="5648325"/>
+              <a:ext cx="4589145" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96150" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="7629525"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="10132695" y="7629525"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7629525"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21783223" y="1511300"/>
-            <a:ext cx="1733531" cy="1912243"/>
+            <a:off x="16335375" y="1133475"/>
+            <a:ext cx="1299986" cy="1434188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="927075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="695307"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="5727700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="4295775"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052275"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1990 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37610" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76417" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6786563" y="857250"/>
+            <a:ext cx="4714875" cy="1447800"/>
+            <a:chOff x="6786563" y="857250"/>
+            <a:chExt cx="4714875" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6786563" y="857250"/>
+              <a:ext cx="4714875" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7358063" y="1085850"/>
+              <a:ext cx="3838575" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Some Graph</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83349" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="31" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84005" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="51" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="52" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="53" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12177713" y="4752975"/>
+              <a:ext cx="1598295" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12592050" y="5324475"/>
+              <a:ext cx="716280" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46039" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1535430"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966460" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31670" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1144905"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-114314" y="0"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="-85725" y="0"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="12230075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="7632700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="927075"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40180" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35755" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5038725"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...151 lines deleted...]
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22560" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5786438" y="914400"/>
+            <a:ext cx="6715125" cy="1447800"/>
+            <a:chOff x="5786438" y="914400"/>
+            <a:chExt cx="6715125" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5786438" y="914400"/>
+              <a:ext cx="6715125" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6357938" y="1143000"/>
+              <a:ext cx="5838825" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Portal to Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20487661" y="-723900"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="15363825" y="-542925"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17078325" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838427" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="776242" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...76 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50519" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38927" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4219575"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4660900"/>
-            <a:ext cx="8941918" cy="965200"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2668905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
-[...40 lines deleted...]
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
-[...43 lines deleted...]
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Experience fantasy firsthand</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Immerse in a realm of magic</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Discover untold wonders</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Live your fantasy dreams</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...62 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98501" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="7219950" cy="1447800"/>
+            <a:chOff x="2171700" y="1390650"/>
+            <a:chExt cx="7219950" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2171700" y="1390650"/>
+              <a:ext cx="7219950" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2743200" y="1619250"/>
+              <a:ext cx="6343650" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Future of Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="14" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId12">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...104 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83806" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73385" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11096625" y="523875"/>
+            <a:ext cx="5810250" cy="1447800"/>
+            <a:chOff x="11096625" y="523875"/>
+            <a:chExt cx="5810250" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="523875"/>
+              <a:ext cx="5810250" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11668125" y="752475"/>
+              <a:ext cx="4933950" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A Magic Picture</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-3926" y="0"/>
-            <a:ext cx="4405218" cy="4622800"/>
+            <a:off x="-2944" y="-1"/>
+            <a:ext cx="3303500" cy="3467103"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="12230075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="7632700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="927075"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40894" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="4400550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...66 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74584" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="933450" y="5153025"/>
+            <a:ext cx="1571625" cy="2179320"/>
+            <a:chOff x="933450" y="5153025"/>
+            <a:chExt cx="1571625" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5153025"/>
+              <a:ext cx="1571625" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...184 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="5381625"/>
+              <a:ext cx="855345" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73737" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2657475" y="5429250"/>
+            <a:ext cx="4787265" cy="1535430"/>
+            <a:chOff x="2657475" y="5429250"/>
+            <a:chExt cx="4787265" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="5429250"/>
+              <a:ext cx="4787265" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="6076950"/>
+              <a:ext cx="4756785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75516" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4143375" y="8001000"/>
+            <a:ext cx="1876425" cy="2179320"/>
+            <a:chOff x="4143375" y="8001000"/>
+            <a:chExt cx="1876425" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4143375" y="8001000"/>
+              <a:ext cx="1876425" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...184 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4714875" y="8229600"/>
+              <a:ext cx="1160145" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98607" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6172200" y="8081962"/>
+            <a:ext cx="4482465" cy="1925956"/>
+            <a:chOff x="6172200" y="8081962"/>
+            <a:chExt cx="4482465" cy="1925956"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6172200" y="8081962"/>
+              <a:ext cx="4482465" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6172200" y="8729663"/>
+              <a:ext cx="4451985" cy="1278255"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47457" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10715625" y="8001000"/>
+            <a:ext cx="1990725" cy="2179320"/>
+            <a:chOff x="10715625" y="8001000"/>
+            <a:chExt cx="1990725" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="8001000"/>
+              <a:ext cx="1990725" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...184 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11287125" y="8229600"/>
+              <a:ext cx="1274445" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29760" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12858750" y="8081962"/>
+            <a:ext cx="4368165" cy="1925956"/>
+            <a:chOff x="12858750" y="8081962"/>
+            <a:chExt cx="4368165" cy="1925956"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12858750" y="8081962"/>
+              <a:ext cx="4368165" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12858750" y="8729663"/>
+              <a:ext cx="4337685" cy="1278255"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45291" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7505700" y="5153025"/>
+            <a:ext cx="1838325" cy="2179320"/>
+            <a:chOff x="7505700" y="5153025"/>
+            <a:chExt cx="1838325" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7505700" y="5153025"/>
+              <a:ext cx="1838325" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...146 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8077200" y="5381625"/>
+              <a:ext cx="1122045" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36380" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9496425" y="5429250"/>
+            <a:ext cx="4520565" cy="1535430"/>
+            <a:chOff x="9496425" y="5429250"/>
+            <a:chExt cx="4520565" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="5429250"/>
+              <a:ext cx="4520565" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="6076950"/>
+              <a:ext cx="4490085" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18899962" y="8953500"/>
-            <a:ext cx="2756244" cy="2755900"/>
+            <a:off x="14173200" y="6715125"/>
+            <a:ext cx="2066925" cy="2066925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2248181" y="8864600"/>
-            <a:ext cx="1733531" cy="1912251"/>
+            <a:off x="1685925" y="6648450"/>
+            <a:ext cx="1299985" cy="1434188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="-25400"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="9944100" y="-19050"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749348"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="695307"/>
+            <a:ext cx="514398" cy="562010"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1238377" y="12052277"/>
-            <a:ext cx="685951" cy="749347"/>
+            <a:off x="928664" y="9039207"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="7477125" y="1123950"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6935067" y="11036300"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="5200650" y="8277225"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838429" cy="927153"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1719217" y="4791055"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052274"/>
-            <a:ext cx="838429" cy="927153"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...104 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33567" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34814" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11582400" y="2905125"/>
+            <a:ext cx="5324475" cy="2179320"/>
+            <a:chOff x="11582400" y="2905125"/>
+            <a:chExt cx="5324475" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11582400" y="2905125"/>
+              <a:ext cx="5324475" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12153900" y="3133725"/>
+              <a:ext cx="4608195" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="7429500"/>
-            <a:ext cx="14399366" cy="2218267"/>
+            <a:off x="10418445" y="5572125"/>
+            <a:ext cx="7499985" cy="2059305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Image 10" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="16" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4293137" cy="4610100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="428625" y="695325"/>
+            <a:ext cx="3219450" cy="3457575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428625" y="1343025"/>
+            <a:ext cx="10163175" cy="7743825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20487661" y="-723900"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="15363825" y="-542925"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17078325" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838427" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="776242" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57492" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="381000" y="2933700"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...455 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22647" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4710113" y="709613"/>
+            <a:ext cx="8858250" cy="1447799"/>
+            <a:chOff x="4710113" y="709613"/>
+            <a:chExt cx="8858250" cy="1447799"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4710113" y="709613"/>
+              <a:ext cx="8858250" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5281613" y="938212"/>
+              <a:ext cx="7981950" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy Realm at a Glance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83394" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12087225" y="2747963"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="12087225" y="2747963"/>
+            <a:chExt cx="5292090" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="2747963"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3395663"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85170" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12087225" y="5124450"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="12087225" y="5124450"/>
+            <a:chExt cx="5292090" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5124450"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5772150"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41162" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12087225" y="7496175"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="12087225" y="7496175"/>
+            <a:chExt cx="5292090" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="7496175"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8143875"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-114314" y="0"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="-85725" y="0"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="12230075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="7632700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="927075"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...611 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89957" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47049" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7134225" y="923925"/>
+            <a:ext cx="4019550" cy="1447800"/>
+            <a:chOff x="7134225" y="923925"/>
+            <a:chExt cx="4019550" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="923925"/>
+              <a:ext cx="4019550" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7705725" y="1152525"/>
+              <a:ext cx="3143250" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Our Team</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82677" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1552575" y="2957513"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1552575" y="2957513"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="2957513"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="91057" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7681913"/>
+              <a:ext cx="4663440" cy="1183005"/>
+              <a:chOff x="1506855" y="7681913"/>
+              <a:chExt cx="4663440" cy="1183005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7681913"/>
+                <a:ext cx="4663440" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8367713"/>
+                <a:ext cx="4632960" cy="497205"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24853" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2957513"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2957513"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2957513"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="52446" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7681913"/>
+              <a:ext cx="4663440" cy="1183005"/>
+              <a:chOff x="6812280" y="7681913"/>
+              <a:chExt cx="4663440" cy="1183005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7681913"/>
+                <a:ext cx="4663440" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8367713"/>
+                <a:ext cx="4632960" cy="497205"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40301" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12163425" y="2957513"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12163425" y="2957513"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="2957513"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="71790" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7681913"/>
+              <a:ext cx="4663440" cy="1183005"/>
+              <a:chOff x="12117705" y="7681913"/>
+              <a:chExt cx="4663440" cy="1183005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7681913"/>
+                <a:ext cx="4663440" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8367713"/>
+                <a:ext cx="4632960" cy="497205"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1905238" y="8902700"/>
-            <a:ext cx="1733531" cy="1912243"/>
+            <a:off x="1428750" y="6677025"/>
+            <a:ext cx="1299985" cy="1434188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11431429" y="-1384300"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="8572500" y="-1038225"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="695307"/>
+            <a:ext cx="514398" cy="562010"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1238377" y="12052275"/>
-            <a:ext cx="685951" cy="749350"/>
+            <a:off x="928664" y="9039207"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="7477125" y="1123950"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6935067" y="11036300"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="5200650" y="8277225"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838429" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1719217" y="4791055"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052275"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50255" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Shape 0"/>
+          <p:cNvPr id="12" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...86 lines deleted...]
-            <a:ext cx="6867325" cy="2878667"/>
+          <a:xfrm rot="16200000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFDC46">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Playball Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Playball Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Thank you for</a:t>
+              <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFDC46">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Playball Regular" pitchFamily="34" charset="0"/>
-[...131 lines deleted...]
-                <a:hlinkClick r:id="rId18" invalidUrl="" action="" tgtFrame="" tooltip="Open https://unsplash.com/" history="1" highlightClick="0" endSnd="0">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId10" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Image 9" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId19">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8250196" cy="11515403"/>
+          <a:xfrm rot="10800000">
+            <a:off x="123825" y="400050"/>
+            <a:ext cx="3219450" cy="3457575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33040" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2943225" y="4995863"/>
+            <a:ext cx="6099810" cy="3221355"/>
+            <a:chOff x="2943225" y="4995863"/>
+            <a:chExt cx="6099810" cy="3221355"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="30534" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2943225" y="2176463"/>
+              <a:ext cx="6038850" cy="2400300"/>
+              <a:chOff x="2943225" y="2176463"/>
+              <a:chExt cx="6038850" cy="2400300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Shape 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2943225" y="2176463"/>
+                <a:ext cx="6038850" cy="2362200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="FFDC46"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3514725" y="2405063"/>
+                <a:ext cx="5162550" cy="2171700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFDC46"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Thank you for</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFDC46"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>choosing EaTemp</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2943225" y="4995863"/>
+              <a:ext cx="6099810" cy="3221355"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="Image 10" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="17" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId21">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="165121" y="533400"/>
-            <a:ext cx="4293137" cy="4610100"/>
+            <a:off x="8562975" y="1647825"/>
+            <a:ext cx="9725025" cy="7134225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20487661" y="-723900"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="15363825" y="-542925"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17078325" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838427" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="776242" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46007" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74645" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="695325"/>
+            <a:ext cx="9124950" cy="2179320"/>
+            <a:chOff x="1771650" y="695325"/>
+            <a:chExt cx="9124950" cy="2179320"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="695325"/>
+              <a:ext cx="9124950" cy="1981200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2343150" y="923925"/>
+              <a:ext cx="8408670" cy="1950720"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Table of Contents</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16074" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="3686175"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1771650" y="3686175"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="3686175"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2082165" y="3930015"/>
+              <a:ext cx="598170" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73925" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3143250" y="3776662"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="3143250" y="3776662"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="3776662"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="4424362"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89152" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7372350" y="3686175"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7372350" y="3686175"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7372350" y="3686175"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7640003" y="3930015"/>
+              <a:ext cx="683895" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43768" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8743950" y="3776662"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="8743950" y="3776662"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743950" y="3776662"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743950" y="4424362"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10431" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="5915025"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1771650" y="5915025"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="5915025"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2029778" y="6158865"/>
+              <a:ext cx="702945" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58728" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3143250" y="6005513"/>
+            <a:ext cx="4206240" cy="1144904"/>
+            <a:chOff x="3143250" y="6005513"/>
+            <a:chExt cx="4206240" cy="1144904"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="6005513"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="6653212"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97900" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7372350" y="5915025"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7372350" y="5915025"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7372350" y="5915025"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7606665" y="6158865"/>
+              <a:ext cx="750570" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39098" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8743950" y="6005513"/>
+            <a:ext cx="4206240" cy="1144904"/>
+            <a:chOff x="8743950" y="6005513"/>
+            <a:chExt cx="4206240" cy="1144904"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743950" y="6005513"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743950" y="6653212"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56299" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1771650" y="8143875"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1771650" y="8143875"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1771650" y="8143875"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2034540" y="8387715"/>
+              <a:ext cx="693420" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24615" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3143250" y="8234363"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="3143250" y="8234363"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="8234363"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3143250" y="8882063"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99870" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7372350" y="8143875"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7372350" y="8143875"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7372350" y="8143875"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7625715" y="8387715"/>
+              <a:ext cx="712470" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88736" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8743950" y="8234363"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="8743950" y="8234363"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743950" y="8234363"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8743950" y="8882063"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="34" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...1210 lines deleted...]
-            <a:ext cx="8548488" cy="9824811"/>
+            <a:off x="10801350" y="3219450"/>
+            <a:ext cx="7067550" cy="6143625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21783223" y="1511300"/>
-            <a:ext cx="1733531" cy="1912252"/>
+            <a:off x="16335375" y="1133475"/>
+            <a:ext cx="1299986" cy="1434188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="927075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="695307"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="5727700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="4295775"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052275"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...192 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83007" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98897" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="1595438"/>
+            <a:ext cx="10144125" cy="1447800"/>
+            <a:chOff x="2219325" y="1595438"/>
+            <a:chExt cx="10144125" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="1595438"/>
+              <a:ext cx="10144125" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="1824038"/>
+              <a:ext cx="9267825" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Realm of the Extraordinary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49575" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="3876675"/>
+            <a:ext cx="13910310" cy="3621405"/>
+            <a:chOff x="2219325" y="3876675"/>
+            <a:chExt cx="13910310" cy="3621405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3876675"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3876675"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-114314" y="0"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="-85725" y="0"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="12230075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="7632700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="927075"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6274584" y="0"/>
-            <a:ext cx="18112464" cy="13716000"/>
+            <a:off x="4705350" y="0"/>
+            <a:ext cx="13582650" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...60 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36689" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95637" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1076325"/>
+            <a:ext cx="5905500" cy="3714750"/>
+            <a:chOff x="1333500" y="1076325"/>
+            <a:chExt cx="5905500" cy="3714750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1076325"/>
+              <a:ext cx="5905500" cy="3714750"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...155 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3800475" y="1276350"/>
+              <a:ext cx="971550" cy="876300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="59802" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="2352675"/>
+              <a:ext cx="5387340" cy="2316480"/>
+              <a:chOff x="1592580" y="2352675"/>
+              <a:chExt cx="5387340" cy="2316480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="2352675"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="3000375"/>
+                <a:ext cx="5356860" cy="1668780"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12279" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="5848350"/>
+            <a:ext cx="5905500" cy="3514725"/>
+            <a:chOff x="1333500" y="5848350"/>
+            <a:chExt cx="5905500" cy="3514725"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5848350"/>
+              <a:ext cx="5905500" cy="3514725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...135 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3752849" y="6048374"/>
+              <a:ext cx="1066803" cy="1066802"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="50584" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="7315200"/>
+              <a:ext cx="5387340" cy="1925955"/>
+              <a:chOff x="1592580" y="7315200"/>
+              <a:chExt cx="5387340" cy="1925955"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="7315200"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7962900"/>
+                <a:ext cx="5356860" cy="1278255"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20487661" y="-723900"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="15363825" y="-542925"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17078325" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838427" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="776242" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...141 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18020" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50537" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6096000" cy="5686425"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6096000" cy="5686425"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="55733" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+              <a:chOff x="2200275" y="7181850"/>
+              <a:chExt cx="6096000" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="7181850"/>
+                <a:ext cx="6096000" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFDC46"/>
                 </a:solidFill>
-                <a:latin typeface="Playball Regular" pitchFamily="34" charset="0"/>
-[...55 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="7410450"/>
+                <a:ext cx="3179445" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="36183" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+              <a:chOff x="2200275" y="8667750"/>
+              <a:chExt cx="6156960" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="8667750"/>
+                <a:ext cx="6156960" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60535" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6096000" cy="5686425"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6096000" cy="5686425"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="16819" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+              <a:chOff x="9991725" y="7181850"/>
+              <a:chExt cx="6096000" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Shape 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="7181850"/>
+                <a:ext cx="6096000" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFDC46"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...186 lines deleted...]
-      </p:sp>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="7410450"/>
+                <a:ext cx="2798445" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="14440" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+              <a:chOff x="9991725" y="8667750"/>
+              <a:chExt cx="6156960" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="8667750"/>
+                <a:ext cx="6156960" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18671334" y="8534400"/>
-            <a:ext cx="2565721" cy="2565400"/>
+            <a:off x="14001750" y="6400800"/>
+            <a:ext cx="1924050" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2248181" y="8864600"/>
-            <a:ext cx="1733531" cy="1912249"/>
+            <a:off x="1685925" y="6648450"/>
+            <a:ext cx="1299985" cy="1434188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="-25400"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="9944100" y="-19050"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="685951" cy="749350"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17064014" y="695307"/>
+            <a:ext cx="514398" cy="562010"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1238377" y="12052275"/>
-            <a:ext cx="685951" cy="749350"/>
+            <a:off x="928664" y="9039207"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="546168" cy="546100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="7477125" y="1123950"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6935067" y="11036300"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="5200650" y="8277225"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="838429" cy="927150"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1719217" y="4791055"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052275"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94986" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Image 9" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId19"/>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="647700" y="993756"/>
+            <a:ext cx="4550664" cy="3417354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...128 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95492" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4381500" y="3524250"/>
+            <a:ext cx="10321290" cy="3063240"/>
+            <a:chOff x="4381500" y="3524250"/>
+            <a:chExt cx="10321290" cy="3063240"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3524250"/>
+              <a:ext cx="10292715" cy="2446020"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="6038850"/>
+              <a:ext cx="2615565" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21745115" y="812800"/>
-            <a:ext cx="1804326" cy="3296717"/>
+            <a:off x="16306797" y="609598"/>
+            <a:ext cx="1353077" cy="2472546"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="927075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="695307"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="5727700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="4295775"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="12052275"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="9039205"/>
+            <a:ext cx="628741" cy="695365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16270734" y="5727700"/>
-            <a:ext cx="7049381" cy="6400800"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="5727700"/>
-            <a:ext cx="14835454" cy="6400800"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...112 lines deleted...]
-                <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85507" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="FFDC46"/>
                   </a:solidFill>
-                </a:ln>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43762" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="2943225"/>
+            <a:ext cx="5347335" cy="887730"/>
+            <a:chOff x="809625" y="2943225"/>
+            <a:chExt cx="5347335" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="27544" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFDC46"/>
                 </a:solidFill>
-                <a:latin typeface="Playball Regular" pitchFamily="34" charset="0"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="2798445" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64407" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="2943225"/>
+            <a:ext cx="5347335" cy="887730"/>
+            <a:chOff x="6505575" y="2943225"/>
+            <a:chExt cx="5347335" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="87495" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Shape 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFDC46"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...80 lines deleted...]
-                <a:ln w="50800">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="3474720" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Art of Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                   <a:solidFill>
-                    <a:srgbClr val="FFDC46"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
-                </a:ln>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20213" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12201525" y="2943225"/>
+            <a:ext cx="5347335" cy="887730"/>
+            <a:chOff x="12201525" y="2943225"/>
+            <a:chExt cx="5347335" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="63305" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Shape 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FFDC46"/>
                 </a:solidFill>
-                <a:latin typeface="Playball Regular" pitchFamily="34" charset="0"/>
-[...124 lines deleted...]
-                <a:ln w="50800">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="2798445" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                   <a:solidFill>
-                    <a:srgbClr val="FFDC46"/>
+                    <a:srgbClr val="FFFFFF"/>
                   </a:solidFill>
-                </a:ln>
-[...58 lines deleted...]
-      </p:sp>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1E1E1E"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-114314" y="0"/>
-            <a:ext cx="4623378" cy="4622800"/>
+            <a:off x="-85725" y="0"/>
+            <a:ext cx="3467100" cy="3467100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1035153" y="12230075"/>
-            <a:ext cx="685949" cy="749350"/>
+            <a:off x="776264" y="9172557"/>
+            <a:ext cx="514398" cy="562011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1155844" y="7632700"/>
-            <a:ext cx="546168" cy="546100"/>
+            <a:off x="866775" y="5724525"/>
+            <a:ext cx="409575" cy="409575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22602413" y="927075"/>
-            <a:ext cx="838429" cy="927150"/>
+            <a:off x="16949692" y="695305"/>
+            <a:ext cx="628741" cy="695364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...14 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46232" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3495675" y="819150"/>
+            <a:ext cx="11315700" cy="1447800"/>
+            <a:chOff x="3495675" y="819150"/>
+            <a:chExt cx="11315700" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3495675" y="819150"/>
+              <a:ext cx="11315700" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4067175" y="1047750"/>
+              <a:ext cx="10439400" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Magic of Dragons: A Research</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59737" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...81 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...22 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFDC46"/>
+              <a:srgbClr val="1E1E1E"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...524 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFDC46"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="3691890"/>
+              <a:ext cx="1150620" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13121640" y="7301865"/>
+              <a:ext cx="1217295" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13112115" y="5101590"/>
+              <a:ext cx="1226820" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Playball" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Playball" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Playball" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17332" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFDC46"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19487" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2771775" y="2667000"/>
+            <a:ext cx="1085850" cy="1085850"/>
+            <a:chOff x="2771775" y="2667000"/>
+            <a:chExt cx="1085850" cy="1085850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="2667000"/>
+              <a:ext cx="1085850" cy="1085850"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="56327" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3952875"/>
+              <a:ext cx="6404610" cy="887730"/>
+              <a:chOff x="2800350" y="3952875"/>
+              <a:chExt cx="6404610" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="3952875"/>
+                <a:ext cx="6404610" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75360" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2771775" y="5181600"/>
+            <a:ext cx="895350" cy="1028700"/>
+            <a:chOff x="2771775" y="5181600"/>
+            <a:chExt cx="895350" cy="1028700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="5181600"/>
+              <a:ext cx="895350" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="51269" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="6410325"/>
+              <a:ext cx="6404610" cy="887730"/>
+              <a:chOff x="2800350" y="6410325"/>
+              <a:chExt cx="6404610" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="6410325"/>
+                <a:ext cx="6404610" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70872" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2771775" y="7696200"/>
+            <a:ext cx="857250" cy="857250"/>
+            <a:chOff x="2771775" y="7696200"/>
+            <a:chExt cx="857250" cy="857250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="7696200"/>
+              <a:ext cx="857250" cy="857250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="37365" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="8753475"/>
+              <a:ext cx="6404610" cy="887730"/>
+              <a:chOff x="2800350" y="8753475"/>
+              <a:chExt cx="6404610" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 11"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="8753475"/>
+                <a:ext cx="6404610" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>