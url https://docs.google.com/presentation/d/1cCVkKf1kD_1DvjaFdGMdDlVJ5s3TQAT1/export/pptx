--- v0 (2025-12-09)
+++ v1 (2026-10-02)
@@ -124,52 +124,52 @@
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
     <p:sldId id="278" r:id="rId24"/>
     <p:sldId id="279" r:id="rId25"/>
     <p:sldId id="280" r:id="rId26"/>
     <p:sldId id="281" r:id="rId27"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -3405,17542 +3405,16904 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-20.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-26.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-29.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-30.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-32.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-34.svg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-36.svg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-38.svg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-40.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-42.svg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-44.svg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-46.svg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-20.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-22.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-24.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-26.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-28.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-30.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-32.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-34.svg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-36.svg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-38.svg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-40.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-42.svg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-44.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-26-3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89747" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94965" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="9267825" y="657225"/>
+            <a:ext cx="7762875" cy="8705850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="8" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...72 lines deleted...]
-            <a:ext cx="12443322" cy="10295467"/>
+            <a:off x="342900" y="1485900"/>
+            <a:ext cx="9168765" cy="7741920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="407AE6">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="407AE6"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Strategic Human</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="407AE6">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="407AE6"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Resource Management</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Text 2"/>
+          <p:cNvPr id="9" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5715714" y="12166600"/>
-            <a:ext cx="13239288" cy="1490133"/>
+            <a:off x="4286250" y="9124950"/>
+            <a:ext cx="9938385" cy="1127760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="A1CAE0">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="A1CAE0"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51661" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1552575" y="-733425"/>
+            <a:ext cx="22240875" cy="12744450"/>
+            <a:chOff x="-1552575" y="-733425"/>
+            <a:chExt cx="22240875" cy="12744450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1552575" y="-733425"/>
+              <a:ext cx="13896975" cy="5876925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="5543550"/>
+              <a:ext cx="10039350" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89411" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="6524382" cy="1862667"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="4905375" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19173" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-            <a:ext cx="20843305" cy="10550618"/>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630525" cy="7762875"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630525" cy="7762875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...671 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829175" cy="7751369"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3314700" y="2181225"/>
+              <a:ext cx="866775" cy="1102916"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829175" cy="7762875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8724900" y="2181225"/>
+              <a:ext cx="847725" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829175" cy="7762875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14130338" y="2181225"/>
+              <a:ext cx="838200" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3025140" y="3484169"/>
+              <a:ext cx="1445895" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4398569"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2386965" y="8589569"/>
+              <a:ext cx="2722245" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8573453" y="3495675"/>
+              <a:ext cx="1150620" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4410075"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7725728" y="8601075"/>
+              <a:ext cx="2846070" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13216890" y="3495675"/>
+              <a:ext cx="2665095" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4410075"/>
+              <a:ext cx="4204335" cy="4069080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13040677" y="8601075"/>
+              <a:ext cx="3017520" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20285" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-866775" y="-1419225"/>
+            <a:ext cx="20850225" cy="16327217"/>
+            <a:chOff x="-866775" y="-1419225"/>
+            <a:chExt cx="20850225" cy="16327217"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="6838950" y="-1419225"/>
+              <a:ext cx="13144500" cy="6562725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-866775" y="5657850"/>
+              <a:ext cx="10277666" cy="9250142"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29255" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52609" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2495548" y="873137"/>
+            <a:ext cx="13355957" cy="8710918"/>
+            <a:chOff x="2495548" y="873137"/>
+            <a:chExt cx="13355957" cy="8710918"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1191 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396226">
+              <a:off x="4686297" y="5148263"/>
+              <a:ext cx="8677280" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2509">
+              <a:off x="2495548" y="5138738"/>
+              <a:ext cx="13049253" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2559058" y="873137"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571731" y="6099572"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12506325" y="962025"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430126" y="6095997"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="3076575"/>
+              <a:ext cx="1179195" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="3076575"/>
+              <a:ext cx="1712595" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="5638800"/>
+              <a:ext cx="1388745" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5638800"/>
+              <a:ext cx="1150620" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2609850"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3276600"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="7896225"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8562975"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2609850"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="3276600"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="7896225"/>
+              <a:ext cx="3497580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8562975"/>
+              <a:ext cx="3489960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22888" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25327" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="6915150" y="1047750"/>
+            <a:ext cx="10782300" cy="8181975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="8" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...102 lines deleted...]
-            <a:ext cx="10690503" cy="1862667"/>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76088" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-            <a:ext cx="8573572" cy="7315200"/>
+            <a:off x="933450" y="3771900"/>
+            <a:ext cx="6497955" cy="5593080"/>
+            <a:chOff x="933450" y="3771900"/>
+            <a:chExt cx="6497955" cy="5593080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...545 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="3952875"/>
+              <a:ext cx="1838325" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="3771900"/>
+              <a:ext cx="4773930" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="4362450"/>
+              <a:ext cx="4766310" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5943600"/>
+              <a:ext cx="1914525" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2733675" y="5734050"/>
+              <a:ext cx="4697730" cy="1148715"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2733675" y="6838950"/>
+              <a:ext cx="4690110" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="7934325"/>
+              <a:ext cx="1905000" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2724150" y="7753350"/>
+              <a:ext cx="4707255" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2724150" y="8343900"/>
+              <a:ext cx="4699635" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61591" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1EEFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="23190" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2588067" y="-675763"/>
+              <a:ext cx="13114062" cy="11639038"/>
+              <a:chOff x="2588067" y="-675763"/>
+              <a:chExt cx="13114062" cy="11639038"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId1"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm rot="10800000">
+                <a:off x="2588067" y="-675763"/>
+                <a:ext cx="13114062" cy="11639038"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60494" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26107" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="5632133" y="7353300"/>
+            <a:ext cx="7014210" cy="1021080"/>
+            <a:chOff x="5632133" y="7353300"/>
+            <a:chExt cx="7014210" cy="1021080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...165 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="60835" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="2552700"/>
+              <a:ext cx="11942445" cy="4709160"/>
+              <a:chOff x="3168015" y="2552700"/>
+              <a:chExt cx="11942445" cy="4709160"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="6" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4205288" y="2552700"/>
+                <a:ext cx="9867900" cy="4229100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="6134100"/>
+                <a:ext cx="11942445" cy="1127760"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins SemiBold" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="7353300"/>
+              <a:ext cx="7014210" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25038" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1552575" y="-733425"/>
+            <a:ext cx="22240875" cy="12744450"/>
+            <a:chOff x="-1552575" y="-733425"/>
+            <a:chExt cx="22240875" cy="12744450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1552575" y="-733425"/>
+              <a:ext cx="13896975" cy="5876925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="5543550"/>
+              <a:ext cx="10039350" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61614" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56425" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2495550" y="2447925"/>
+            <a:ext cx="6427470" cy="2392680"/>
+            <a:chOff x="2495550" y="2447925"/>
+            <a:chExt cx="6427470" cy="2392680"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2447925"/>
+              <a:ext cx="6427470" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4276725"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92580" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="3263900"/>
-            <a:ext cx="7874984" cy="3048000"/>
+            <a:off x="2324100" y="5238750"/>
+            <a:ext cx="6770370" cy="2392680"/>
+            <a:chOff x="2324100" y="5238750"/>
+            <a:chExt cx="6770370" cy="2392680"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2324100" y="5238750"/>
+              <a:ext cx="6770370" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7067550"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27634" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3327816" y="3263900"/>
-            <a:ext cx="8002000" cy="2438400"/>
+            <a:off x="10132695" y="2447925"/>
+            <a:ext cx="5966460" cy="2392680"/>
+            <a:chOff x="10132695" y="2447925"/>
+            <a:chExt cx="5966460" cy="2392680"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2447925"/>
+              <a:ext cx="3074670" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4276725"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29106" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3327816" y="3263900"/>
-            <a:ext cx="8543935" cy="2980267"/>
+            <a:off x="10132695" y="5238750"/>
+            <a:ext cx="5966460" cy="2392680"/>
+            <a:chOff x="10132695" y="5238750"/>
+            <a:chExt cx="5966460" cy="2392680"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...507 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10753725" y="5238750"/>
+              <a:ext cx="5151120" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7067550"/>
+              <a:ext cx="5966460" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66392" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-866775" y="-1419225"/>
+            <a:ext cx="20850225" cy="16327217"/>
+            <a:chOff x="-866775" y="-1419225"/>
+            <a:chExt cx="20850225" cy="16327217"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="6838950" y="-1419225"/>
+              <a:ext cx="13144500" cy="6562725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-866775" y="5657850"/>
+              <a:ext cx="10277666" cy="9250142"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23857" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="10690503" cy="1862667"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94848" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941918" cy="6180901"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94783" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216821" cy="356494"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="49" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="50" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="51" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12111038" y="4662488"/>
+              <a:ext cx="1731645" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5348288"/>
+              <a:ext cx="859155" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38577" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257645" cy="422713"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1783080"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8648700"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33202" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257645" cy="422713"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1783080"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1773 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8648700"/>
+              <a:ext cx="5966460" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42696" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97977" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18886" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1859280"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1859280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6614160" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="11" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...78 lines deleted...]
-            <a:ext cx="8941918" cy="1117600"/>
+            <a:off x="5257800" y="914400"/>
+            <a:ext cx="7915275" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...146 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91125" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1552575" y="-733425"/>
+            <a:ext cx="22240875" cy="12744450"/>
+            <a:chOff x="-1552575" y="-733425"/>
+            <a:chExt cx="22240875" cy="12744450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1552575" y="-733425"/>
+              <a:ext cx="13896975" cy="5876925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="5543550"/>
+              <a:ext cx="10039350" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77865" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66130" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644640" cy="2316480"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644640" cy="2316480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644640" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3952875"/>
+              <a:ext cx="6614160" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="9" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="3002280"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Shape 1"/>
+          <p:cNvPr id="10" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4152900"/>
-[...36 lines deleted...]
-            <a:ext cx="8941918" cy="1117600"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...223 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="11" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="12" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16840" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-866775" y="-1419225"/>
+            <a:ext cx="20850225" cy="16327217"/>
+            <a:chOff x="-866775" y="-1419225"/>
+            <a:chExt cx="20850225" cy="16327217"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="6838950" y="-1419225"/>
+              <a:ext cx="13144500" cy="6562725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-866775" y="5657850"/>
+              <a:ext cx="10277666" cy="9250142"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77868" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27001" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377690" cy="2316480"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377690" cy="2316480"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377690" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7067550"/>
+              <a:ext cx="4347210" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="9" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...78 lines deleted...]
-            <a:ext cx="5918940" cy="1117600"/>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153025" cy="4838700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>A web application</a:t>
+              <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text 4"/>
+          <p:cNvPr id="10" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="9423400"/>
-            <a:ext cx="5851198" cy="1964267"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204460" cy="4221480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
-[...84 lines deleted...]
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24397" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...33 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35111" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8467725" y="8674100"/>
-            <a:ext cx="7464300" cy="3386667"/>
+            <a:off x="6400800" y="6505575"/>
+            <a:ext cx="5495925" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="E4F5FF"/>
+          <a:srgbClr val="D1EEFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98459" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="3181350" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="3181350" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3181350" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1EEFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="29745" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5769417" y="-675763"/>
+              <a:ext cx="13114062" cy="11639038"/>
+              <a:chOff x="5769417" y="-675763"/>
+              <a:chExt cx="13114062" cy="11639038"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId1"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm rot="10800000">
+                <a:off x="5769417" y="-675763"/>
+                <a:ext cx="13114062" cy="11639038"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57602" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="6" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="8480427" cy="2980267"/>
+            <a:off x="8987790" y="3295650"/>
+            <a:ext cx="6379845" cy="2255520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text 2"/>
+          <p:cNvPr id="7" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399366" cy="2573867"/>
+            <a:off x="6798945" y="5191125"/>
+            <a:ext cx="10757535" cy="1935480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="476250" y="1809750"/>
+            <a:ext cx="6353175" cy="7419975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37031" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30207" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="5734050" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26450" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="6505575" y="1933575"/>
+            <a:ext cx="5044440" cy="2926080"/>
+            <a:chOff x="6505575" y="1933575"/>
+            <a:chExt cx="5044440" cy="2926080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2428875"/>
+              <a:ext cx="893445" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7124700" y="1933575"/>
+              <a:ext cx="4425315" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7124700" y="3381375"/>
+              <a:ext cx="4394835" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71732" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6505575" y="5248275"/>
+            <a:ext cx="5044440" cy="3383280"/>
+            <a:chOff x="6505575" y="5248275"/>
+            <a:chExt cx="5044440" cy="3383280"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="5972175"/>
+              <a:ext cx="1169670" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7400925" y="5248275"/>
+              <a:ext cx="4149090" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7400925" y="6696075"/>
+              <a:ext cx="4118610" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31804" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="7646356" cy="13716000"/>
+            <a:off x="12134850" y="5248275"/>
+            <a:ext cx="5044440" cy="3383280"/>
+            <a:chOff x="12134850" y="5248275"/>
+            <a:chExt cx="5044440" cy="3383280"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="5972175"/>
+              <a:ext cx="1255395" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13115925" y="5248275"/>
+              <a:ext cx="4063365" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13115925" y="6696075"/>
+              <a:ext cx="4032885" cy="1935480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13175" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="2578100"/>
-            <a:ext cx="6604826" cy="3759200"/>
+            <a:off x="12134850" y="1933575"/>
+            <a:ext cx="5044440" cy="2926080"/>
+            <a:chOff x="12134850" y="1933575"/>
+            <a:chExt cx="5044440" cy="2926080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...707 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2428875"/>
+              <a:ext cx="1131570" cy="2255520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12992100" y="1933575"/>
+              <a:ext cx="4187190" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12992100" y="3381375"/>
+              <a:ext cx="4156710" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47822" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1552575" y="-733425"/>
+            <a:ext cx="22240875" cy="12744450"/>
+            <a:chOff x="-1552575" y="-733425"/>
+            <a:chExt cx="22240875" cy="12744450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1552575" y="-733425"/>
+              <a:ext cx="13896975" cy="5876925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="5543550"/>
+              <a:ext cx="10039350" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58821" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="8" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...72 lines deleted...]
-            <a:ext cx="14348560" cy="1862667"/>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658475" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="10604" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1562100"/>
-            <a:ext cx="6935067" cy="2844800"/>
+            <a:off x="11791950" y="1171575"/>
+            <a:ext cx="5292090" cy="2240280"/>
+            <a:chOff x="11791950" y="1171575"/>
+            <a:chExt cx="5292090" cy="2240280"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1171575"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1933575"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12771" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1562100"/>
-            <a:ext cx="6935067" cy="2844800"/>
+            <a:off x="11791950" y="3648075"/>
+            <a:ext cx="5292090" cy="2240280"/>
+            <a:chOff x="11791950" y="3648075"/>
+            <a:chExt cx="5292090" cy="2240280"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3648075"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4410075"/>
+              <a:ext cx="5261610" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31291" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1562100"/>
-            <a:ext cx="7138292" cy="1117600"/>
+            <a:off x="11791950" y="6143625"/>
+            <a:ext cx="5292090" cy="1783080"/>
+            <a:chOff x="11791950" y="6143625"/>
+            <a:chExt cx="5292090" cy="1783080"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...314 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6143625"/>
+              <a:ext cx="5292090" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6905625"/>
+              <a:ext cx="5261610" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88375" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-866775" y="-1419225"/>
+            <a:ext cx="20850225" cy="16327217"/>
+            <a:chOff x="-866775" y="-1419225"/>
+            <a:chExt cx="20850225" cy="16327217"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="6838950" y="-1419225"/>
+              <a:ext cx="13144500" cy="6562725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-866775" y="5657850"/>
+              <a:ext cx="10277666" cy="9250142"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92809" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="12278201" cy="1862667"/>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94375" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="927216" y="4470400"/>
-            <a:ext cx="22532616" cy="7251700"/>
+            <a:off x="649605" y="3352800"/>
+            <a:ext cx="16988790" cy="5545455"/>
+            <a:chOff x="649605" y="3352800"/>
+            <a:chExt cx="16988790" cy="5545455"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1009 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="33924">
+              <a:off x="3495605" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="33924">
+              <a:off x="7610405" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="33924">
+              <a:off x="11725205" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="407AE6"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2263140" y="5587365"/>
+              <a:ext cx="1245870" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6368415" y="5587365"/>
+              <a:ext cx="1264920" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10468927" y="5587365"/>
+              <a:ext cx="1293495" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14588490" y="5587365"/>
+              <a:ext cx="1283970" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3352800"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4114800"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3352800"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4114800"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7115175"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="7877175"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7115175"/>
+              <a:ext cx="4663440" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7877175"/>
+              <a:ext cx="4632960" cy="1021080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 23">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52152" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47889" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="12278201" cy="1862667"/>
+            <a:off x="4591050" y="1066800"/>
+            <a:ext cx="9105900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Information</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97670" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="4203700"/>
-            <a:ext cx="6122165" cy="7518400"/>
+            <a:off x="1285875" y="3152775"/>
+            <a:ext cx="4591050" cy="5476875"/>
+            <a:chOff x="1285875" y="3152775"/>
+            <a:chExt cx="4591050" cy="5476875"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...18 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3152775"/>
+              <a:ext cx="4591050" cy="5476875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1322"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3157538" y="3352800"/>
+              <a:ext cx="847725" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="15671" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1544955" y="4667250"/>
+              <a:ext cx="4072890" cy="3840480"/>
+              <a:chOff x="1544955" y="4667250"/>
+              <a:chExt cx="4072890" cy="3840480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1544955" y="4667250"/>
+                <a:ext cx="4072890" cy="1531620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Spellcasting Competition</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1560195" y="6115050"/>
+                <a:ext cx="4042410" cy="2392680"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A significant event in the history of the fantasy realm, in which the greatest spellcasters of the realm.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59430" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3957459" y="4508500"/>
-            <a:ext cx="1636678" cy="1625600"/>
+            <a:off x="6848475" y="3152775"/>
+            <a:ext cx="4591050" cy="5476875"/>
+            <a:chOff x="6848475" y="3152775"/>
+            <a:chExt cx="4591050" cy="5476875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6848475" y="3152775"/>
+              <a:ext cx="4591050" cy="5476875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1322"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8686797" y="3352800"/>
+              <a:ext cx="914405" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="78641" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7107555" y="4667250"/>
+              <a:ext cx="4072890" cy="3840480"/>
+              <a:chOff x="7107555" y="4667250"/>
+              <a:chExt cx="4072890" cy="3840480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7107555" y="4667250"/>
+                <a:ext cx="4072890" cy="1531620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Treasure</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Hunt</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7122795" y="6115050"/>
+                <a:ext cx="4042410" cy="2392680"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A significant event in the history of the fantasy realm, in which a massive and awesome treasure hunt was organized.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66336" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2121165" y="6438900"/>
-            <a:ext cx="5309264" cy="4978400"/>
+            <a:off x="12411075" y="3152775"/>
+            <a:ext cx="4591050" cy="5476875"/>
+            <a:chOff x="12411075" y="3152775"/>
+            <a:chExt cx="4591050" cy="5476875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...432 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12411075" y="3152775"/>
+              <a:ext cx="4591050" cy="5476875"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1322"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14120812" y="3352800"/>
+              <a:ext cx="1171575" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="36634" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12670155" y="4667250"/>
+              <a:ext cx="4072890" cy="3840480"/>
+              <a:chOff x="12670155" y="4667250"/>
+              <a:chExt cx="4072890" cy="3840480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12670155" y="4667250"/>
+                <a:ext cx="4072890" cy="1531620"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Great</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Adventure</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 11"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12685395" y="6115050"/>
+                <a:ext cx="4042410" cy="2392680"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A notable year in the history of the fantasy realm, in which a large number of adventurers set out to explore.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 24">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15020" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48611" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="5851198" cy="1862667"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286250" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82931" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2755900"/>
-            <a:ext cx="4788498" cy="10109200"/>
+            <a:off x="2621280" y="2066925"/>
+            <a:ext cx="3682365" cy="7688580"/>
+            <a:chOff x="2621280" y="2066925"/>
+            <a:chExt cx="3682365" cy="7688580"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8391525"/>
+              <a:ext cx="3682365" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2636520" y="9191625"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62130" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2755900"/>
-            <a:ext cx="4788498" cy="8229600"/>
+            <a:off x="6821805" y="2066925"/>
+            <a:ext cx="3682365" cy="7688580"/>
+            <a:chOff x="6821805" y="2066925"/>
+            <a:chExt cx="3682365" cy="7688580"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8391525"/>
+              <a:ext cx="3682365" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6837045" y="9191625"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82818" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="11188700"/>
-            <a:ext cx="4788498" cy="1676400"/>
+            <a:off x="11022330" y="2066925"/>
+            <a:ext cx="3682365" cy="7688580"/>
+            <a:chOff x="11022330" y="2066925"/>
+            <a:chExt cx="3682365" cy="7688580"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...446 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8391525"/>
+              <a:ext cx="3682365" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11037570" y="9191625"/>
+              <a:ext cx="3651885" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 25">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21021" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64948" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57692" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6667500"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6667500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2600325"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6124575"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6143625"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1352550"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 67606"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2470">
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5292605">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Shape 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389519">
+              <a:off x="5576880" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Shape 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Shape 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Shape 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389155">
+              <a:off x="14258917" y="6786563"/>
+              <a:ext cx="3019440" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3086100"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6610350"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8401050"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 32"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6629400"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 34"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8401050"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 35"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 36"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 37"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 38"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 39"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735580" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 40"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4857750"/>
+              <a:ext cx="2727960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="55" name="Text 41"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...134 lines deleted...]
-            <a:ext cx="3708864" cy="838200"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802755" cy="563880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Chloe Ng</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Montserrat" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Montserrat" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Montserrat" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId13" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text 5"/>
+          <p:cNvPr id="56" name="Text 42"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="4114800"/>
-[...118 lines deleted...]
-            <a:ext cx="3708864" cy="838200"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1629 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 26">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11917" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1EEFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="71846" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2588067" y="-675763"/>
+              <a:ext cx="13114062" cy="11639038"/>
+              <a:chOff x="2588067" y="-675763"/>
+              <a:chExt cx="13114062" cy="11639038"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId1"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm rot="10800000">
+                <a:off x="2588067" y="-675763"/>
+                <a:ext cx="13114062" cy="11639038"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="619125" y="1304925"/>
+            <a:ext cx="9963150" cy="7572375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42645" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1320965" y="2012975"/>
-            <a:ext cx="12314189" cy="10966425"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71085" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10877550" y="1409700"/>
+            <a:ext cx="6505575" cy="7574280"/>
+            <a:chOff x="10877550" y="1409700"/>
+            <a:chExt cx="6505575" cy="7574280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10877550" y="1409700"/>
+              <a:ext cx="6505575" cy="3695700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Thank you for choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10877550" y="5295900"/>
+              <a:ext cx="6414135" cy="3688080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="9" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...63 lines deleted...]
-            <a:ext cx="8810668" cy="4910667"/>
+          <a:xfrm rot="16200000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...111 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-                <a:hlinkClick r:id="rId5" invalidUrl="" action="" tgtFrame="" tooltip="Open https://unsplash.com/" history="1" highlightClick="0" endSnd="0">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId4" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89087" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1552575" y="-733425"/>
+            <a:ext cx="22240875" cy="12744450"/>
+            <a:chOff x="-1552575" y="-733425"/>
+            <a:chExt cx="22240875" cy="12744450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1552575" y="-733425"/>
+              <a:ext cx="13896975" cy="5876925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="5543550"/>
+              <a:ext cx="10039350" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="133350" y="1838325"/>
+            <a:ext cx="7019925" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85670" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1638505" y="3251978"/>
-            <a:ext cx="6731841" cy="9188450"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="8" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="15199566" cy="2980267"/>
+            <a:off x="3648075" y="381000"/>
+            <a:ext cx="11418570" cy="2255520"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96025" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9602400" y="4051300"/>
-            <a:ext cx="7316114" cy="1625600"/>
+            <a:off x="7200900" y="3038475"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="7200900" y="3038475"/>
+            <a:chExt cx="5577840" cy="1325880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7200900" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="407AE6"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7492365" y="3225165"/>
+              <a:ext cx="636270" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8572500" y="3038475"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8572500" y="3800475"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53971" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9602400" y="4051300"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="12801600" y="3038475"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="12801600" y="3038475"/>
+            <a:chExt cx="5577840" cy="1325880"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...15 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12801600" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="407AE6"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13050203" y="3225165"/>
+              <a:ext cx="721995" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="3038475"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="3800475"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95647" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9996149" y="4305300"/>
-            <a:ext cx="838305" cy="1117600"/>
+            <a:off x="7200900" y="5276850"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="7200900" y="5276850"/>
+            <a:chExt cx="5577840" cy="1325880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7200900" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="407AE6"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439978" y="5463540"/>
+              <a:ext cx="741045" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8572500" y="5276850"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8572500" y="6038850"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21373" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11431429" y="4051300"/>
-            <a:ext cx="5487086" cy="1625600"/>
+            <a:off x="12801600" y="5276850"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="12801600" y="5276850"/>
+            <a:chExt cx="5577840" cy="1325880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12801600" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="407AE6"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13026390" y="5463540"/>
+              <a:ext cx="769620" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="5276850"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="6038850"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75225" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11431429" y="4051300"/>
-            <a:ext cx="5690311" cy="1117600"/>
+            <a:off x="7200900" y="7515225"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="7200900" y="7515225"/>
+            <a:chExt cx="5577840" cy="1325880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7200900" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="407AE6"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7430453" y="7701915"/>
+              <a:ext cx="760095" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8572500" y="7515225"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8572500" y="8277225"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90175" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11431429" y="5067300"/>
-            <a:ext cx="5622569" cy="745067"/>
+            <a:off x="12801600" y="7515225"/>
+            <a:ext cx="5577840" cy="1325880"/>
+            <a:chOff x="12801600" y="7515225"/>
+            <a:chExt cx="5577840" cy="1325880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...961 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Shape 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12801600" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="407AE6"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13035915" y="7701915"/>
+              <a:ext cx="750570" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="7515225"/>
+              <a:ext cx="4206240" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14173200" y="8277225"/>
+              <a:ext cx="4175760" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68420" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-866775" y="-1419225"/>
+            <a:ext cx="20850225" cy="16327217"/>
+            <a:chOff x="-866775" y="-1419225"/>
+            <a:chExt cx="20850225" cy="16327217"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="6838950" y="-1419225"/>
+              <a:ext cx="13144500" cy="6562725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-866775" y="5657850"/>
+              <a:ext cx="10277666" cy="9250142"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11536" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="7" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...42 lines deleted...]
-            <a:ext cx="16418919" cy="1862667"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12325350" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69076" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861474" cy="6841067"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="5135880"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="5135880"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...75 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="5135880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20725" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41237" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84765" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="9763125" y="2881313"/>
+            <a:ext cx="1114425" cy="962025"/>
+            <a:chOff x="9763125" y="2881313"/>
+            <a:chExt cx="1114425" cy="962025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2881313"/>
+              <a:ext cx="1114425" cy="962025"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="97166" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="2028825"/>
+              <a:ext cx="6158865" cy="2773680"/>
+              <a:chOff x="11153775" y="2028825"/>
+              <a:chExt cx="6158865" cy="2773680"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2028825"/>
+                <a:ext cx="6158865" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2867025"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76358" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="9763125" y="5919788"/>
+            <a:ext cx="1114425" cy="1114425"/>
+            <a:chOff x="9763125" y="5919788"/>
+            <a:chExt cx="1114425" cy="1114425"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...323 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="5919788"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="67175" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="5143500"/>
+              <a:ext cx="6158865" cy="2773680"/>
+              <a:chOff x="11153775" y="5143500"/>
+              <a:chExt cx="6158865" cy="2773680"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5143500"/>
+                <a:ext cx="6158865" cy="845820"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5981700"/>
+                <a:ext cx="6128385" cy="1935480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50098" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1552575" y="-733425"/>
+            <a:ext cx="22240875" cy="12744450"/>
+            <a:chOff x="-1552575" y="-733425"/>
+            <a:chExt cx="22240875" cy="12744450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1552575" y="-733425"/>
+              <a:ext cx="13896975" cy="5876925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="5543550"/>
+              <a:ext cx="10039350" cy="6467475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76744" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58040" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2626995" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="2626995" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5086350" y="1009650"/>
+              <a:ext cx="1238250" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="5524500"/>
+              <a:ext cx="6096000" cy="3924300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3624263" y="2552700"/>
+              <a:ext cx="4322445" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2626995" y="3695700"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75111" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3543743" y="1384300"/>
-            <a:ext cx="8129016" cy="11214100"/>
+            <a:off x="9465945" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="9465945" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...373 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11987213" y="1009650"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="5524500"/>
+              <a:ext cx="6096000" cy="3924300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10710863" y="2552700"/>
+              <a:ext cx="3827145" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9465945" y="3695700"/>
+              <a:ext cx="6156960" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50386" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1EEFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="48597" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2588067" y="-675763"/>
+              <a:ext cx="13114062" cy="11639038"/>
+              <a:chOff x="2588067" y="-675763"/>
+              <a:chExt cx="13114062" cy="11639038"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId1"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm rot="10800000">
+                <a:off x="2588067" y="-675763"/>
+                <a:ext cx="13114062" cy="11639038"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49732" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98998" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321290" cy="4977765"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321290" cy="4977765"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...159 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292715" cy="4274820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11210925" y="7515225"/>
+              <a:ext cx="3491865" cy="634365"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47003" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-866775" y="-1419225"/>
+            <a:ext cx="20850225" cy="16327217"/>
+            <a:chOff x="-866775" y="-1419225"/>
+            <a:chExt cx="20850225" cy="16327217"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="6838950" y="-1419225"/>
+              <a:ext cx="13144500" cy="6562725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-866775" y="5657850"/>
+              <a:ext cx="10277666" cy="9250142"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54083" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="752475" y="952500"/>
+            <a:ext cx="9982200" cy="8943975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61587" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="12315825" y="2000250"/>
+            <a:ext cx="4920615" cy="3078480"/>
+            <a:chOff x="12315825" y="2000250"/>
+            <a:chExt cx="4920615" cy="3078480"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12315825" y="2000250"/>
+              <a:ext cx="4920615" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12315825" y="3600450"/>
+              <a:ext cx="4890135" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59628" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="12315825" y="5429250"/>
+            <a:ext cx="4920615" cy="3078480"/>
+            <a:chOff x="12315825" y="5429250"/>
+            <a:chExt cx="4920615" cy="3078480"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...239 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12315825" y="5429250"/>
+              <a:ext cx="4920615" cy="1531620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12315825" y="7029450"/>
+              <a:ext cx="4890135" cy="1478280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="E4F5FF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46100" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="0" y="-2924175"/>
+            <a:ext cx="19935825" cy="13211175"/>
+            <a:chOff x="0" y="-2924175"/>
+            <a:chExt cx="19935825" cy="13211175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="2" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E4F5FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 0" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10677525" y="-2924175"/>
+              <a:ext cx="9258300" cy="7162800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4238625"/>
+              <a:ext cx="12553950" cy="6048375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvPr id="5" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="749300"/>
-            <a:ext cx="20216693" cy="1862667"/>
+            <a:off x="1619250" y="561975"/>
+            <a:ext cx="15059025" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80486" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-            <a:ext cx="8205226" cy="8204200"/>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153150" cy="6153150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="407AE6"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="D1EEFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4053840" y="3348990"/>
+              <a:ext cx="1245870" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4063365" y="6958965"/>
+              <a:ext cx="1255395" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4025265" y="4758690"/>
+              <a:ext cx="1331595" cy="845820"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12796" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-            <a:ext cx="8205226" cy="8204200"/>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...13 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 2" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="407AE6"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="15445" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3175397" y="5918200"/>
-            <a:ext cx="6160270" cy="6159500"/>
+            <a:off x="9448800" y="2419350"/>
+            <a:ext cx="971550" cy="971550"/>
+            <a:chOff x="9448800" y="2419350"/>
+            <a:chExt cx="971550" cy="971550"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...13 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 3" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="2419350"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="94264" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3590925"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="3590925"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="3590925"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30242" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4204225" y="7797800"/>
-            <a:ext cx="4089911" cy="4089400"/>
+            <a:off x="9448800" y="4933950"/>
+            <a:ext cx="666750" cy="857250"/>
+            <a:chOff x="9448800" y="4933950"/>
+            <a:chExt cx="666750" cy="857250"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...13 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="4933950"/>
+              <a:ext cx="666750" cy="857250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="61603" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="5991225"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="5991225"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="5991225"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39485" name="Group"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5410876" y="4470400"/>
-            <a:ext cx="1651206" cy="1117600"/>
+            <a:off x="9448800" y="7448550"/>
+            <a:ext cx="819150" cy="685800"/>
+            <a:chOff x="9448800" y="7448550"/>
+            <a:chExt cx="819150" cy="685800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...464 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="7448550"/>
+              <a:ext cx="819150" cy="685800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="53426" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="8334375"/>
+              <a:ext cx="6404610" cy="1021080"/>
+              <a:chOff x="9477375" y="8334375"/>
+              <a:chExt cx="6404610" cy="1021080"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 11"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="8334375"/>
+                <a:ext cx="6404610" cy="1021080"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>