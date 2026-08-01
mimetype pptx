--- v1 (2025-11-22)
+++ v2 (2026-08-01)
@@ -5493,51 +5493,51 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
@@ -6180,51 +6180,51 @@
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="69" name="Google Shape;69;p13"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="5660" l="34584" r="51880" t="91898"/>
+            <a:srcRect b="5660" l="34584" r="51881" t="91899"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="2150950" y="4560675"/>
               <a:ext cx="1210348" cy="153899"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Google Shape;70;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -6251,51 +6251,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="71" name="Google Shape;71;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="5659" l="41751" r="51880" t="91899"/>
+          <a:srcRect b="5659" l="41752" r="51881" t="91900"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="10709547">
             <a:off x="2473132" y="3605360"/>
             <a:ext cx="569434" cy="164126"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="72" name="Google Shape;72;p13"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="2436684" y="2971368"/>