--- v2 (2026-08-01)
+++ v3 (2026-08-27)
@@ -48,243 +48,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
@@ -486,243 +486,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4827,717 +4827,717 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="54" name="Google Shape;54;p13"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>