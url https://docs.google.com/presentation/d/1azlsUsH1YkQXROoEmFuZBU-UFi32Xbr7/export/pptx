--- v0 (2026-09-28)
+++ v1 (2026-10-28)
@@ -105,271 +105,271 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId20" roundtripDataSignature="AMtx7miKWg/+ezFSSD1YwK5D2pQH45kKgg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId20" roundtripDataSignature="AMtx7mh7uQhfHQFBSbSdllYmZy/jjTkcSg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.fntdata"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1550,243 +1550,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -2077,90 +2077,360 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g3f5f351b7f7_0_177:notes"/>
+          <p:cNvPr id="187" name="Google Shape;187;h46e3b7e7f4e7451e_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Define injury and/or violence and describe the concepts of intentionality and mechanism as they relate to injury and/or violence.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Describe how injury and/or violence compare with other leading causes of morbidity and mortality and with regard to burdens on the population (e.g. incidence, cost, years of potential life lost, etc.)</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Explain how injuries and/or violence are preventable.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Describe the disparity in the risks of injury and/or violence (e.g. differences by age, gender, race, ethnicity, education, location, access to economic resources, access to health care services, sexual orientation, creed, community norms, and the environment). </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Describe the influence of a variety of factors (including age, gender, race, ethnicity, education, access to economic resources, sexual orientation, creed, community norms, access to health care services, and the environment) on injury and/or violence prevention. </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g3f5f351b7f7_0_177:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;h46e3b7e7f4e7451e_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2410,139 +2680,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="203" name="Shape 203"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g3f5f351b7f7_0_192:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;h4ca632263ff843ae_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g3f5f351b7f7_0_192:notes"/>
+          <p:cNvPr id="205" name="Google Shape;205;h4ca632263ff843ae_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g3f5f351b7f7_0_192:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;h4ca632263ff843ae_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2553,110 +2823,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="210" name="Shape 210"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g3f5f351b7f7_0_197:notes"/>
+          <p:cNvPr id="211" name="Google Shape;211;g3f5f351b7f7_0_197:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g3f5f351b7f7_0_197:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;g3f5f351b7f7_0_197:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2691,51 +2961,51 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g3f5f351b7f7_0_197:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;g3f5f351b7f7_0_197:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2746,252 +3016,252 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="218" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g3f5f351b7f7_0_204:notes"/>
+          <p:cNvPr id="219" name="Google Shape;219;g3f5f351b7f7_0_204:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g3f5f351b7f7_0_204:notes"/>
+          <p:cNvPr id="220" name="Google Shape;220;g3f5f351b7f7_0_204:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="223" name="Shape 223"/>
+        <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g3f5f351b7f7_0_209:notes"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3f5f351b7f7_0_209:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g3f5f351b7f7_0_209:notes"/>
+          <p:cNvPr id="226" name="Google Shape;226;g3f5f351b7f7_0_209:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g3f5f351b7f7_0_209:notes"/>
+          <p:cNvPr id="227" name="Google Shape;227;g3f5f351b7f7_0_209:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3002,110 +3272,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="229" name="Shape 229"/>
+        <p:cNvPr id="230" name="Shape 230"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g3f5f351b7f7_0_214:notes"/>
+          <p:cNvPr id="231" name="Google Shape;231;g3f5f351b7f7_0_214:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;g3f5f351b7f7_0_214:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;g3f5f351b7f7_0_214:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3136,51 +3406,51 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g3f5f351b7f7_0_214:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g3f5f351b7f7_0_214:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3207,91 +3477,91 @@
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -23694,51 +23964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -25105,701 +25375,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="dk1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -26854,701 +27124,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -28596,737 +28866,737 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.jhu.edu/center-for-injury-research-and-policy/introduction-to-injury-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wisqars.cdc.gov/animated-leading-causes/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wisqars.cdc.gov/animated-leading-causes/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -29661,51 +29931,51 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g3f5f351b7f7_0_177"/>
+          <p:cNvPr id="190" name="Google Shape;190;h46e3b7e7f4e7451e_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5199742" y="715961"/>
             <a:ext cx="6477000" cy="1188900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -29713,250 +29983,211 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Part 1: Learning Objectives</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;g3f5f351b7f7_0_177"/>
+          <p:cNvPr id="191" name="Google Shape;191;h46e3b7e7f4e7451e_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5199743" y="1905000"/>
-            <a:ext cx="6477000" cy="3276600"/>
+            <a:off x="4893000" y="1904850"/>
+            <a:ext cx="7090500" cy="4241100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>In this lecture you will learn an introduction to injury prevention:</a:t>
             </a:r>
             <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-431800" lvl="0" marL="457200" rtl="0" algn="l">
-[...1 lines deleted...]
-                <a:spcPts val="1000"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:buSzPts val="2800"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-US" sz="2400">
-[...4 lines deleted...]
-              <a:t>Define injury</a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-431800" lvl="0" marL="457200" rtl="0" algn="l">
-[...7 lines deleted...]
-                <a:schemeClr val="dk1"/>
+            <a:pPr indent="-381000" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="212121"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="212121"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Describe how  injury compares with other leading causes of death </a:t>
+              <a:t>Describe injury using the medicine wheel public health model and distinguish intentional from unintentional injuries.</a:t>
             </a:r>
             <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="212121"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-431800" lvl="0" marL="457200" rtl="0" algn="l">
-[...7 lines deleted...]
-                <a:schemeClr val="dk1"/>
+            <a:pPr indent="-381000" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="212121"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" lang="en-US" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="212121"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Describe injury epidemiology for both </a:t>
-[...47 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>Identify key injury risk and protective factors in American Indian and Alaska Native communities.</a:t>
             </a:r>
             <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="212121"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-25400" lvl="0" marL="228600" rtl="0" algn="l">
-[...10 lines deleted...]
-              <a:buNone/>
+            <a:pPr indent="-381000" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="212121"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="0" lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="212121"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Explain how Indigenous and Western approaches can support culturally grounded injury prevention and evaluation.</a:t>
             </a:r>
             <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" sz="2400">
@@ -30404,216 +30635,259 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="207" name="Shape 207"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g3f5f351b7f7_0_192"/>
+          <p:cNvPr id="208" name="Google Shape;208;h4ca632263ff843ae_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1525351" y="2317867"/>
-            <a:ext cx="9141300" cy="2485800"/>
+            <a:off x="1525351" y="1646892"/>
+            <a:ext cx="9141300" cy="3940500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Part 1: Injury 101</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
+            <a:br>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="lt2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="lt2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="lt2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Play Recorded Lecture</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t> </a:t>
             </a:r>
-            <a:br>
-[...5 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A red rectangular button with a white play button&#10;&#10;Description automatically generated" id="209" name="Google Shape;209;h4ca632263ff843ae_0_0">
+            <a:hlinkClick r:id="rId3"/>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4291908" y="2034482"/>
+            <a:ext cx="3608178" cy="2787318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent>
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="214" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g3f5f351b7f7_0_197"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3f5f351b7f7_0_197"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7546225" y="0"/>
             <a:ext cx="3248046" cy="3400434"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4F403C"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -30628,51 +30902,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g3f5f351b7f7_0_197"/>
+          <p:cNvPr id="216" name="Google Shape;216;g3f5f351b7f7_0_197"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7746250" y="171162"/>
             <a:ext cx="2840100" cy="2371200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -30753,51 +31027,51 @@
             <a:br>
               <a:rPr lang="en-US" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Quattrocento Sans"/>
                 <a:ea typeface="Quattrocento Sans"/>
                 <a:cs typeface="Quattrocento Sans"/>
                 <a:sym typeface="Quattrocento Sans"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr sz="4400">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Quattrocento Sans"/>
               <a:ea typeface="Quattrocento Sans"/>
               <a:cs typeface="Quattrocento Sans"/>
               <a:sym typeface="Quattrocento Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." id="216" name="Google Shape;216;g3f5f351b7f7_0_197"/>
+          <p:cNvPr descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." id="217" name="Google Shape;217;g3f5f351b7f7_0_197"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="284667" y="171155"/>
             <a:ext cx="7039500" cy="5578800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -30812,65 +31086,65 @@
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="221" name="Shape 221"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g3f5f351b7f7_0_204"/>
+          <p:cNvPr id="222" name="Google Shape;222;g3f5f351b7f7_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5199742" y="514686"/>
             <a:ext cx="6477000" cy="1188900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -30878,51 +31152,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Part 2: Research Study Designs in Injury and Violence Prevention Learning Objectives</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;g3f5f351b7f7_0_204"/>
+          <p:cNvPr id="223" name="Google Shape;223;g3f5f351b7f7_0_204"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5199743" y="2309822"/>
             <a:ext cx="6477000" cy="3276600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -31194,65 +31468,65 @@
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvPr id="228" name="Shape 228"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g3f5f351b7f7_0_209"/>
+          <p:cNvPr id="229" name="Google Shape;229;g3f5f351b7f7_0_209"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1525351" y="1805110"/>
             <a:ext cx="9141300" cy="3247800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
@@ -31392,65 +31666,65 @@
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvPr id="234" name="Shape 234"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g3f5f351b7f7_0_214"/>
+          <p:cNvPr id="235" name="Google Shape;235;g3f5f351b7f7_0_214"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1174699" y="448242"/>
             <a:ext cx="9141300" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
@@ -31458,51 +31732,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>DISCUSSION QUESTIONS</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g3f5f351b7f7_0_214"/>
+          <p:cNvPr id="236" name="Google Shape;236;g3f5f351b7f7_0_214"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472005" y="1273281"/>
             <a:ext cx="7799400" cy="3707400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-381000" lvl="0" marL="457200" rtl="0" algn="l">
@@ -31977,86 +32251,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Custom 58">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E6E6E6"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="F0E6DC"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="BB674B"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="516673"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="CE9061"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="B6B9AE"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="AC7528"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="DDAE6D"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="C8882E"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -32256,86 +32530,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 58">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E6E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="F0E6DC"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="BB674B"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="516673"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="CE9061"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="B6B9AE"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="AC7528"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="DDAE6D"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="C8882E"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>