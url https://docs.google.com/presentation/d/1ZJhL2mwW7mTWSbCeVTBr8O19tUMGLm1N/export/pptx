--- v0 (2025-11-07)
+++ v1 (2026-10-11)
@@ -1,18332 +1,29406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
-[...86 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...3 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId4"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...21 lines deleted...]
-    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
+    <p:sldId id="273" r:id="rId22"/>
+    <p:sldId id="274" r:id="rId23"/>
+    <p:sldId id="275" r:id="rId24"/>
+    <p:sldId id="276" r:id="rId25"/>
+    <p:sldId id="277" r:id="rId26"/>
+    <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
-  <p:notesMasterIdLst>
-[...3 lines deleted...]
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Marcellus"/>
+      <p:regular r:id="rId28"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId29"/>
+      <p:bold r:id="rId30"/>
+      <p:italic r:id="rId31"/>
+      <p:boldItalic r:id="rId32"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId33"/>
+      <p:bold r:id="rId34"/>
+      <p:italic r:id="rId35"/>
+      <p:boldItalic r:id="rId36"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Rajdhani"/>
+      <p:regular r:id="rId37"/>
+      <p:bold r:id="rId38"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId39" roundtripDataSignature="AMtx7midgg13NZPgRVnMwUDFLmhGAN3eWA=="/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
-[...34 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Marcellus-regular.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Rajdhani-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Rajdhani-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...1 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="1"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...5 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...5 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Notes Placeholder 4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...35 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="4"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...4 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{CE5E9CC1-C706-0F49-92D6-E571CC5EEA8F}" type="slidenum">
-              <a:rPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p1:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="14" name="Google Shape;14;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>1</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="232" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;p10:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>10</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="263" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="264" name="Google Shape;264;p11:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="316" name="Shape 316"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;p12:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="318" name="Google Shape;318;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="346" name="Shape 346"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;p13:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="348" name="Google Shape;348;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="349" name="Google Shape;349;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="366" name="Google Shape;366;p14:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="367" name="Google Shape;367;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;p14:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="393" name="Shape 393"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;p15:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;p15:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;p15:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="462" name="Shape 462"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="463" name="Google Shape;463;p16:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="464" name="Google Shape;464;p16:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;p16:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>16</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="482" name="Shape 482"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="483" name="Google Shape;483;p17:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="484" name="Google Shape;484;p17:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;p17:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>17</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="503" name="Shape 503"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;p18:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="505" name="Google Shape;505;p18:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="506" name="Google Shape;506;p18:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>18</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="525" name="Shape 525"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;p19:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="527" name="Google Shape;527;p19:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="528" name="Google Shape;528;p19:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>19</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="28" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p2:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="537" name="Shape 537"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="538" name="Google Shape;538;p20:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;p20:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="540" name="Google Shape;540;p20:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>20</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="570" name="Shape 570"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="571" name="Google Shape;571;p21:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="572" name="Google Shape;572;p21:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="573" name="Google Shape;573;p21:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>21</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="597" name="Shape 597"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="598" name="Google Shape;598;p22:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="599" name="Google Shape;599;p22:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="600" name="Google Shape;600;p22:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>22</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="625" name="Shape 625"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="626" name="Google Shape;626;p23:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="627" name="Google Shape;627;p23:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="628" name="Google Shape;628;p23:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>23</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p3:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="92" name="Shape 92"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;p4:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="110" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p5:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>5</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="135" name="Shape 135"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;p6:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>6</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="157" name="Shape 157"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p7:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="175" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;p8:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="177" name="Google Shape;177;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="204" name="Shape 204"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;p9:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;p9:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;p9:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
   <p:cSld name="DEFAULT">
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mj-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3200" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-        <a:defRPr lang="en-US"/>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 1">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Google Shape;16;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1847849" y="-1866900"/>
+            <a:ext cx="21650324" cy="13401675"/>
+            <a:chOff x="-1847849" y="-1866900"/>
+            <a:chExt cx="21650324" cy="13401675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Google Shape;17;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1847849" y="-1866900"/>
+              <a:ext cx="12239624" cy="6105525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12258675" y="5362575"/>
+              <a:ext cx="7543800" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="23" name="Google Shape;23;p1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="734081" y="1316070"/>
+            <a:ext cx="8153400" cy="8001000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Google Shape;24;p1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9144000" y="6172200"/>
+            <a:ext cx="8452485" cy="994410"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="985629"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="985629"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>FREE PRESENTATION TEMPLATE</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9144000" y="1905000"/>
+            <a:ext cx="7600950" cy="3722370"/>
+            <a:chOff x="9144000" y="1905000"/>
+            <a:chExt cx="7600950" cy="3722370"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Google Shape;26;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="1905000"/>
+              <a:ext cx="7600950" cy="3524250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Google Shape;27;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9715500" y="2133600"/>
+              <a:ext cx="6884670" cy="3493770"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Soil Analysis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Project</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-3305175" y="-1438275"/>
+            <a:ext cx="23374350" cy="13696950"/>
+            <a:chOff x="-3305175" y="-1438275"/>
+            <a:chExt cx="23374350" cy="13696950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="239" name="Google Shape;239;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-3305175" y="5629275"/>
+              <a:ext cx="12449175" cy="6629400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="240" name="Google Shape;240;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11953875" y="-1438275"/>
+              <a:ext cx="8115300" cy="6276975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="241" name="Google Shape;241;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="242" name="Google Shape;242;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="244" name="Google Shape;244;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6596063" y="838200"/>
+            <a:ext cx="5095875" cy="1447800"/>
+            <a:chOff x="6596063" y="838200"/>
+            <a:chExt cx="5095875" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6596063" y="838200"/>
+              <a:ext cx="5095875" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7167563" y="1066800"/>
+              <a:ext cx="4219575" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Pricing Plan</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="247" name="Google Shape;247;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630525" cy="6076950"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630525" cy="6076950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829175" cy="6076950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3490912" y="3038475"/>
+              <a:ext cx="514350" cy="971551"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829175" cy="6076950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="251" name="Google Shape;251;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8662988" y="3038475"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829175" cy="6076950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="253" name="Google Shape;253;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14139863" y="3038475"/>
+              <a:ext cx="819150" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3168015" y="4210050"/>
+              <a:ext cx="1160145" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5010150"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2525078" y="7886700"/>
+              <a:ext cx="2446020" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8630603" y="4210050"/>
+              <a:ext cx="1036320" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5010150"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7882890" y="7886700"/>
+              <a:ext cx="2531745" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13388340" y="4210050"/>
+              <a:ext cx="2322195" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5010150"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="7886700"/>
+              <a:ext cx="2817495" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="267" name="Shape 267"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="268" name="Google Shape;268;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-952500" y="-552450"/>
+            <a:ext cx="21135975" cy="12553950"/>
+            <a:chOff x="-952500" y="-552450"/>
+            <a:chExt cx="21135975" cy="12553950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="270" name="Google Shape;270;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-952500" y="-552450"/>
+              <a:ext cx="7553325" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="271" name="Google Shape;271;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="7343775"/>
+              <a:ext cx="11039475" cy="4657725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="273" name="Google Shape;273;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="275" name="Google Shape;275;p11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726025" cy="6858000"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726025" cy="6858000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="277" name="Google Shape;277;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="591798" y="3763640"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="279" name="Google Shape;279;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="591798" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5163796" y="3763640"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="283" name="Google Shape;283;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5163796" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="285" name="Google Shape;285;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9735796" y="3763640"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="286" name="Google Shape;286;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="287" name="Google Shape;287;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9735796" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2628900"/>
+              <a:ext cx="4010025" cy="5838825"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="289" name="Google Shape;289;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14307796" y="3763640"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14307796" y="6954515"/>
+              <a:ext cx="607181" cy="606996"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="295" name="Google Shape;295;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="297" name="Google Shape;297;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="298" name="Google Shape;298;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="304" name="Google Shape;304;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3686175"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4267200"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621405" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7458075"/>
+              <a:ext cx="3613785" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="312" name="Google Shape;312;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2119313" y="1933575"/>
+              <a:ext cx="619125" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="313" name="Google Shape;313;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6477000" y="1933575"/>
+              <a:ext cx="1047750" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="314" name="Google Shape;314;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11129963" y="1933575"/>
+              <a:ext cx="885825" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15782925" y="1933575"/>
+              <a:ext cx="723900" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="320" name="Shape 320"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1847849" y="-1866900"/>
+            <a:ext cx="21650324" cy="13401675"/>
+            <a:chOff x="-1847849" y="-1866900"/>
+            <a:chExt cx="21650324" cy="13401675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="322" name="Google Shape;322;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1847849" y="-1866900"/>
+              <a:ext cx="12239624" cy="6105525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12258675" y="5362575"/>
+              <a:ext cx="7543800" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="327" name="Google Shape;327;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="328" name="Google Shape;328;p12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12963525" y="590550"/>
+            <a:ext cx="4562475" cy="9277350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;p12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="514350" y="590550"/>
+            <a:ext cx="4562475" cy="9277350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5838825" y="1447800"/>
+            <a:ext cx="4895850" cy="1447800"/>
+            <a:chOff x="5838825" y="1447800"/>
+            <a:chExt cx="4895850" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="331" name="Google Shape;331;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5838825" y="1447800"/>
+              <a:ext cx="4895850" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6410325" y="1676400"/>
+              <a:ext cx="4019550" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Some Data</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5924550" y="3771900"/>
+            <a:ext cx="6497955" cy="5188268"/>
+            <a:chOff x="5924550" y="3771900"/>
+            <a:chExt cx="6497955" cy="5188268"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="334" name="Google Shape;334;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="3771900"/>
+              <a:ext cx="2800350" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="5638800"/>
+              <a:ext cx="2847975" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="40B400"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="336" name="Google Shape;336;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="7505700"/>
+              <a:ext cx="2847975" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="337" name="Google Shape;337;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="4000500"/>
+              <a:ext cx="1924050" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>70%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="338" name="Google Shape;338;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="3833812"/>
+              <a:ext cx="3545205" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="4338638"/>
+              <a:ext cx="3537585" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="340" name="Google Shape;340;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="5867400"/>
+              <a:ext cx="1971675" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341" name="Google Shape;341;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="5681663"/>
+              <a:ext cx="3497580" cy="977265"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="342" name="Google Shape;342;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="6615113"/>
+              <a:ext cx="3489960" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6496050" y="7734300"/>
+              <a:ext cx="1971675" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="7567612"/>
+              <a:ext cx="3497580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="345" name="Google Shape;345;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8924925" y="8072438"/>
+              <a:ext cx="3489960" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="350" name="Shape 350"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2943225" y="-798854"/>
+            <a:ext cx="18288000" cy="11893814"/>
+            <a:chOff x="2943225" y="-798854"/>
+            <a:chExt cx="18288000" cy="11893814"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2943225" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;p13"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5981675" y="-798854"/>
+              <a:ext cx="12203453" cy="11893814"/>
+              <a:chOff x="5981675" y="-798854"/>
+              <a:chExt cx="12203453" cy="11893814"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;p13"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId3">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7217580" y="322297"/>
+                <a:ext cx="9576959" cy="9314030"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;p13"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5981675" y="-798854"/>
+                <a:ext cx="12203453" cy="11893814"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="357" name="Google Shape;357;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6606540" y="2266950"/>
+            <a:ext cx="11942445" cy="5450205"/>
+            <a:chOff x="6606540" y="2266950"/>
+            <a:chExt cx="11942445" cy="5450205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8201025" y="2266950"/>
+              <a:ext cx="8753475" cy="3324225"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8772525" y="2495550"/>
+              <a:ext cx="8410575" cy="3667125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>234,567</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6606540" y="5743575"/>
+              <a:ext cx="11942445" cy="994410"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="4800"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>UNICORN SIGHTINGS</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9070658" y="6829425"/>
+              <a:ext cx="7014210" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;p13"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="732286" y="1057275"/>
+            <a:ext cx="6191250" cy="8172450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="369" name="Shape 369"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-3305175" y="-1438275"/>
+            <a:ext cx="23374350" cy="13696950"/>
+            <a:chOff x="-3305175" y="-1438275"/>
+            <a:chExt cx="23374350" cy="13696950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-3305175" y="5629275"/>
+              <a:ext cx="12449175" cy="6629400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11953875" y="-1438275"/>
+              <a:ext cx="8115300" cy="6276975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="374" name="Google Shape;374;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="376" name="Google Shape;376;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2319338" y="1857375"/>
+            <a:ext cx="6353175" cy="2716530"/>
+            <a:chOff x="2319338" y="1857375"/>
+            <a:chExt cx="6353175" cy="2716530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2319338" y="1857375"/>
+              <a:ext cx="6353175" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2464118" y="2085975"/>
+              <a:ext cx="5636895" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4076700"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2157413" y="5419725"/>
+            <a:ext cx="6677025" cy="2716530"/>
+            <a:chOff x="2157413" y="5419725"/>
+            <a:chExt cx="6677025" cy="2716530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2157413" y="5419725"/>
+              <a:ext cx="6677025" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2302193" y="5648325"/>
+              <a:ext cx="5960745" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7639050"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="1857375"/>
+            <a:ext cx="5966460" cy="2716530"/>
+            <a:chOff x="10132695" y="1857375"/>
+            <a:chExt cx="5966460" cy="2716530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11401425" y="1857375"/>
+              <a:ext cx="3429000" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11546205" y="2085975"/>
+              <a:ext cx="2712720" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4076700"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="5419725"/>
+            <a:ext cx="5966460" cy="2716530"/>
+            <a:chOff x="10132695" y="5419725"/>
+            <a:chExt cx="5966460" cy="2716530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10558463" y="5419725"/>
+              <a:ext cx="5114925" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10703243" y="5648325"/>
+              <a:ext cx="4398645" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7639050"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="397" name="Shape 397"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-952500" y="-552450"/>
+            <a:ext cx="21135975" cy="12553950"/>
+            <a:chOff x="-952500" y="-552450"/>
+            <a:chExt cx="21135975" cy="12553950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="399" name="Google Shape;399;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-952500" y="-552450"/>
+              <a:ext cx="7553325" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="7343775"/>
+              <a:ext cx="11039475" cy="4657725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="405" name="Google Shape;405;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6448425" y="857250"/>
+            <a:ext cx="5391150" cy="1447800"/>
+            <a:chOff x="6448425" y="857250"/>
+            <a:chExt cx="5391150" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6448425" y="857250"/>
+              <a:ext cx="5391150" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7019925" y="1085850"/>
+              <a:ext cx="4514850" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Some Graph</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="408" name="Google Shape;408;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="418" name="Google Shape;418;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="419" name="Google Shape;419;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="423" name="Google Shape;423;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="424" name="Google Shape;424;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="425" name="Google Shape;425;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="426" name="Google Shape;426;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="427" name="Google Shape;427;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="431" name="Google Shape;431;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="433" name="Google Shape;433;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="436" name="Google Shape;436;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="439" name="Google Shape;439;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="440" name="Google Shape;440;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="442" name="Google Shape;442;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="443" name="Google Shape;443;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="445" name="Google Shape;445;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="448" name="Google Shape;448;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="450" name="Google Shape;450;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="452" name="Google Shape;452;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="453" name="Google Shape;453;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12277725" y="4752975"/>
+              <a:ext cx="1398270" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12592050" y="5324475"/>
+              <a:ext cx="716280" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1535430"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="457" name="Google Shape;457;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966460" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="459" name="Google Shape;459;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1144905"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="460" name="Google Shape;460;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="461" name="Google Shape;461;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="466" name="Shape 466"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1847849" y="-1866900"/>
+            <a:ext cx="21650324" cy="13401675"/>
+            <a:chOff x="-1847849" y="-1866900"/>
+            <a:chExt cx="21650324" cy="13401675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1847849" y="-1866900"/>
+              <a:ext cx="12239624" cy="6105525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12258675" y="5362575"/>
+              <a:ext cx="7543800" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5038725"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="477" name="Google Shape;477;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="2752725"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="478" name="Google Shape;478;p16"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="3009900"/>
+            <a:ext cx="7419975" cy="4867275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5153025" y="914400"/>
+            <a:ext cx="7981950" cy="1447800"/>
+            <a:chOff x="5153025" y="914400"/>
+            <a:chExt cx="7981950" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5153025" y="914400"/>
+              <a:ext cx="7981950" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5724525" y="1143000"/>
+              <a:ext cx="7105650" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Portal to Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="486" name="Shape 486"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-3305175" y="-1438275"/>
+            <a:ext cx="23374350" cy="13696950"/>
+            <a:chOff x="-3305175" y="-1438275"/>
+            <a:chExt cx="23374350" cy="13696950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="489" name="Google Shape;489;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-3305175" y="5629275"/>
+              <a:ext cx="12449175" cy="6629400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="490" name="Google Shape;490;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11953875" y="-1438275"/>
+              <a:ext cx="8115300" cy="6276975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="492" name="Google Shape;492;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4219575"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="497" name="Google Shape;497;p17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2668905"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="8562975" cy="1447800"/>
+            <a:chOff x="2171700" y="1390650"/>
+            <a:chExt cx="8562975" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2171700" y="1390650"/>
+              <a:ext cx="8562975" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2743200" y="1619250"/>
+              <a:ext cx="7686675" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Future of Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="501" name="Google Shape;501;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="502" name="Google Shape;502;p17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="507" name="Shape 507"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="508" name="Google Shape;508;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-952500" y="-552450"/>
+            <a:ext cx="21135975" cy="12553950"/>
+            <a:chOff x="-952500" y="-552450"/>
+            <a:chExt cx="21135975" cy="12553950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="509" name="Google Shape;509;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-952500" y="-552450"/>
+              <a:ext cx="7553325" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="7343775"/>
+              <a:ext cx="11039475" cy="4657725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="512" name="Google Shape;512;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="513" name="Google Shape;513;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="515" name="Google Shape;515;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6276975"/>
+            <a:ext cx="4377690" cy="1611630"/>
+            <a:chOff x="657225" y="6276975"/>
+            <a:chExt cx="4377690" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6276975"/>
+              <a:ext cx="4377690" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7000875"/>
+              <a:ext cx="4347210" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="518" name="Google Shape;518;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5886450" cy="4305300"/>
+            <a:chOff x="619125" y="923925"/>
+            <a:chExt cx="5886450" cy="4305300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="619125" y="923925"/>
+              <a:ext cx="5886450" cy="4267200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1190625" y="1152525"/>
+              <a:ext cx="5010150" cy="4076700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>A Gateway to</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>a World of </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Fantasy and </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Wonder</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;p18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13592175" y="3533775"/>
+            <a:ext cx="3994785" cy="4078605"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Uncover hidden treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="522" name="Google Shape;522;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6610350" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="6610350" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="523" name="Google Shape;523;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="524" name="Google Shape;524;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6981825" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F6E8DE"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="529" name="Shape 529"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="530" name="Google Shape;530;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
-[...15 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...23 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="531" name="Google Shape;531;p19"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1676610" y="2540000"/>
-            <a:ext cx="9477133" cy="9097519"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="532" name="Google Shape;532;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="534" name="Google Shape;534;p19"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12193524" y="8229600"/>
-            <a:ext cx="11257840" cy="1312333"/>
+            <a:off x="11096625" y="523875"/>
+            <a:ext cx="6705600" cy="1447800"/>
+            <a:chOff x="11096625" y="523875"/>
+            <a:chExt cx="6705600" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="523875"/>
+              <a:ext cx="6705600" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="536" name="Google Shape;536;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11668125" y="752475"/>
+              <a:ext cx="5829300" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>A Magic Picture</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="985629">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Bold" pitchFamily="34" charset="0"/>
-[...91 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 10">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="32" name="Shape 32"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p2"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-36114933" y="-836952"/>
+            <a:ext cx="57517608" cy="11893814"/>
+            <a:chOff x="-36114933" y="-836952"/>
+            <a:chExt cx="57517608" cy="11893814"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Google Shape;34;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="3114675" y="-38100"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="35" name="Google Shape;35;p2"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="-36114933" y="-836952"/>
+              <a:ext cx="12203453" cy="11893814"/>
+              <a:chOff x="-36114933" y="-836952"/>
+              <a:chExt cx="12203453" cy="11893814"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;p2"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId3">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-34724344" y="284203"/>
+                <a:ext cx="9576959" cy="9314030"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="37" name="Google Shape;37;p2"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-36114933" y="-836952"/>
+                <a:ext cx="12203453" cy="11893814"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="39" name="Google Shape;39;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Google Shape;40;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8705850" y="2819400"/>
+            <a:ext cx="6381750" cy="2188845"/>
+            <a:chOff x="8705850" y="2819400"/>
+            <a:chExt cx="6381750" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Google Shape;42;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8705850" y="2819400"/>
+              <a:ext cx="6381750" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Google Shape;43;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9277350" y="3048000"/>
+              <a:ext cx="5665470" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Welcome</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="44" name="Google Shape;44;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="8705850" y="5314950"/>
+            <a:ext cx="7871460" cy="2059305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="45" name="Google Shape;45;p2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...43 lines deleted...]
-            <a:ext cx="5609868" cy="1608667"/>
+            <a:off x="330215" y="1699165"/>
+            <a:ext cx="8162925" cy="7677150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...64 lines deleted...]
-            <a:prstDash val="solid"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...22 lines deleted...]
-        </p:spPr>
       </p:pic>
-      <p:sp>
-[...607 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 11">
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="541" name="Shape 541"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="542" name="Google Shape;542;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1847849" y="-1866900"/>
+            <a:ext cx="21650324" cy="13401675"/>
+            <a:chOff x="-1847849" y="-1866900"/>
+            <a:chExt cx="21650324" cy="13401675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="543" name="Google Shape;543;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="544" name="Google Shape;544;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1847849" y="-1866900"/>
+              <a:ext cx="12239624" cy="6105525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12258675" y="5362575"/>
+              <a:ext cx="7543800" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="546" name="Google Shape;546;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="549" name="Google Shape;549;p20"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
-[...15 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:ext cx="18288000" cy="4400550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...23 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="550" name="Google Shape;550;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="381048" y="2146300"/>
-            <a:ext cx="23637654" cy="9436100"/>
+            <a:off x="933450" y="5153025"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="933450" y="5153025"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="551" name="Google Shape;551;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5153025"/>
+              <a:ext cx="1504950" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="5381625"/>
+              <a:ext cx="788670" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2590800" y="5434013"/>
+              <a:ext cx="4853940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2590800" y="6081713"/>
+              <a:ext cx="4823460" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="381048" y="3505200"/>
-            <a:ext cx="5347368" cy="7785100"/>
+            <a:off x="4143375" y="8001000"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="4143375" y="8001000"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <a:ln w="50800">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4143375" y="8001000"/>
+              <a:ext cx="1762125" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="FFFFFF"/>
+              <a:srgbClr val="985629"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4714875" y="8229600"/>
+              <a:ext cx="1045845" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="558" name="Google Shape;558;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6057900" y="8086725"/>
+              <a:ext cx="4596765" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6057900" y="8734425"/>
+              <a:ext cx="4566285" cy="1278255"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="560" name="Google Shape;560;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="685886" y="4914900"/>
-            <a:ext cx="4737692" cy="6070600"/>
+            <a:off x="10715625" y="8001000"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="10715625" y="8001000"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="8001000"/>
+              <a:ext cx="1847850" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11287125" y="8229600"/>
+              <a:ext cx="1131570" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12715875" y="8086725"/>
+              <a:ext cx="4511040" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="564" name="Google Shape;564;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12715875" y="8734425"/>
+              <a:ext cx="4480560" cy="1278255"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="565" name="Google Shape;565;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="685886" y="4914900"/>
-            <a:ext cx="4737692" cy="1816100"/>
+            <a:off x="7505700" y="5153025"/>
+            <a:ext cx="6511290" cy="2188845"/>
+            <a:chOff x="7505700" y="5153025"/>
+            <a:chExt cx="6511290" cy="2188845"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...47 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7505700" y="5153025"/>
+              <a:ext cx="1800225" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8077200" y="5381625"/>
+              <a:ext cx="1083945" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...36 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="5434013"/>
+              <a:ext cx="4558665" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...116 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="6081713"/>
+              <a:ext cx="4528185" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...1310 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 12">
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="574" name="Shape 574"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="575" name="Google Shape;575;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-1847849" y="-1866900"/>
+            <a:ext cx="21650324" cy="13401675"/>
+            <a:chOff x="-1847849" y="-1866900"/>
+            <a:chExt cx="21650324" cy="13401675"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="576" name="Google Shape;576;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1847849" y="-1866900"/>
+              <a:ext cx="12239624" cy="6105525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12258675" y="5362575"/>
+              <a:ext cx="7543800" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="580" name="Google Shape;580;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2714625" y="366713"/>
+            <a:ext cx="4543425" cy="1447800"/>
+            <a:chOff x="2714625" y="366713"/>
+            <a:chExt cx="4543425" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2714625" y="366713"/>
+              <a:ext cx="4543425" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3286125" y="595313"/>
+              <a:ext cx="3667125" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Team</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17286861" y="787400"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="2621280" y="2157413"/>
+            <a:ext cx="3682365" cy="7507605"/>
+            <a:chOff x="2621280" y="2157413"/>
+            <a:chExt cx="3682365" cy="7507605"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="586" name="Google Shape;586;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2157413"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8482013"/>
+              <a:ext cx="3682365" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Eldruin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2636520" y="9167813"/>
+              <a:ext cx="3651885" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Fire Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="589" name="Google Shape;589;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="685886" y="787400"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="6821805" y="2157413"/>
+            <a:ext cx="3682365" cy="7507605"/>
+            <a:chOff x="6821805" y="2157413"/>
+            <a:chExt cx="3682365" cy="7507605"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="590" name="Google Shape;590;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2157413"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8482013"/>
+              <a:ext cx="3682365" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Elementalen</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6837045" y="9167813"/>
+              <a:ext cx="3651885" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Guardian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="593" name="Google Shape;593;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7786073" y="1930400"/>
-            <a:ext cx="6528616" cy="1879600"/>
+            <a:off x="11022330" y="2157413"/>
+            <a:ext cx="3682365" cy="7507605"/>
+            <a:chOff x="11022330" y="2157413"/>
+            <a:chExt cx="3682365" cy="7507605"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...38 lines deleted...]
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="594" name="Google Shape;594;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2157413"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8482013"/>
+              <a:ext cx="3682365" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Lunaria</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...95 lines deleted...]
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11037570" y="9167813"/>
+              <a:ext cx="3651885" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Moon Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...476 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 13">
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="601" name="Shape 601"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="602" name="Google Shape;602;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3924791" y="0"/>
-            <a:ext cx="20462257" cy="13716000"/>
+            <a:off x="-952500" y="-552450"/>
+            <a:ext cx="21135975" cy="12553950"/>
+            <a:chOff x="-952500" y="-552450"/>
+            <a:chExt cx="21135975" cy="12553950"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="604" name="Google Shape;604;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-952500" y="-552450"/>
+              <a:ext cx="7553325" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="605" name="Google Shape;605;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="7343775"/>
+              <a:ext cx="11039475" cy="4657725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="606" name="Google Shape;606;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9624643" y="429729"/>
-            <a:ext cx="12770873" cy="12418702"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="607" name="Google Shape;607;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="608" name="Google Shape;608;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="609" name="Google Shape;609;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="7258050" y="1028700"/>
+            <a:ext cx="3771900" cy="1447800"/>
+            <a:chOff x="7258050" y="1028700"/>
+            <a:chExt cx="3771900" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7258050" y="1028700"/>
+              <a:ext cx="3771900" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="611" name="Google Shape;611;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7829550" y="1257300"/>
+              <a:ext cx="2895600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The List</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="612" name="Google Shape;612;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2752725" y="3571875"/>
+            <a:ext cx="12833985" cy="4977765"/>
+            <a:chOff x="2752725" y="3571875"/>
+            <a:chExt cx="12833985" cy="4977765"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...90 lines deleted...]
-              <a:rPr lang="en-US" sz="24000" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="613" name="Google Shape;613;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="3571875"/>
+              <a:ext cx="4640580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Dragons</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...32 lines deleted...]
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="614" name="Google Shape;614;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="3590925"/>
+              <a:ext cx="8033385" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Fire-breathing creatures that are often powerful and dangerous</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Bold" pitchFamily="34" charset="0"/>
-[...36 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="615" name="Google Shape;615;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="4457700"/>
+              <a:ext cx="4640580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Medieval-like Settings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...32 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="4476750"/>
+              <a:ext cx="8033385" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Worlds with castles, knights, and feudal systems</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="617" name="Google Shape;617;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="5343525"/>
+              <a:ext cx="4640580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Chosen One Trope</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="618" name="Google Shape;618;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="5362575"/>
+              <a:ext cx="8033385" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A hero chosen by destiny to save the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="619" name="Google Shape;619;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="6229350"/>
+              <a:ext cx="4640580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="620" name="Google Shape;620;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="6248400"/>
+              <a:ext cx="8033385" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>An integral part of fantasy stories, can take many forms</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="621" name="Google Shape;621;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="7115175"/>
+              <a:ext cx="4640580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Best Curse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="622" name="Google Shape;622;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="7134225"/>
+              <a:ext cx="8033385" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A curse that is unique, creative, and fits within the story</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="623" name="Google Shape;623;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2752725" y="8001000"/>
+              <a:ext cx="4640580" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Unique Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="624" name="Google Shape;624;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7553325" y="8020050"/>
+              <a:ext cx="8033385" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A variety of fantastical beings that inhabit the world</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 14">
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="629" name="Shape 629"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="630" name="Google Shape;630;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-3848100" y="-798845"/>
+            <a:ext cx="18288000" cy="11893814"/>
+            <a:chOff x="-3848100" y="-798845"/>
+            <a:chExt cx="18288000" cy="11893814"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="631" name="Google Shape;631;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-3848100" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="632" name="Google Shape;632;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="-809650" y="-798845"/>
+              <a:ext cx="12203453" cy="11893814"/>
+              <a:chOff x="-809650" y="-798845"/>
+              <a:chExt cx="12203453" cy="11893814"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;p23"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId3">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="426256" y="322306"/>
+                <a:ext cx="9576959" cy="9314030"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="634" name="Google Shape;634;p23"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-809650" y="-798845"/>
+                <a:ext cx="12203453" cy="11893814"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="635" name="Google Shape;635;p23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="636" name="Google Shape;636;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="637" name="Google Shape;637;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="638" name="Google Shape;638;p23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1952625" y="2371725"/>
+            <a:ext cx="7480935" cy="5650230"/>
+            <a:chOff x="1952625" y="2371725"/>
+            <a:chExt cx="7480935" cy="5650230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="639" name="Google Shape;639;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1952625" y="2371725"/>
+              <a:ext cx="7124700" cy="2362200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2524125" y="2600325"/>
+              <a:ext cx="6248400" cy="2171700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Thank you for</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="641" name="Google Shape;641;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1952625" y="5191125"/>
+              <a:ext cx="7480935" cy="2830830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="642" name="Google Shape;642;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Inter"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t>Credit | Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Unsplash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="643" name="Google Shape;643;p23"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...16 lines deleted...]
-            <a:ext cx="7874984" cy="3479800"/>
+            <a:off x="9258405" y="1133475"/>
+            <a:ext cx="8153400" cy="8020050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...25 lines deleted...]
-            <a:prstDash val="solid"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...534 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 15">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-3305175" y="-1438275"/>
+            <a:ext cx="23374350" cy="13696950"/>
+            <a:chOff x="-3305175" y="-1438275"/>
+            <a:chExt cx="23374350" cy="13696950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="53" name="Google Shape;53;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-3305175" y="5629275"/>
+              <a:ext cx="12449175" cy="6629400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="54" name="Google Shape;54;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11953875" y="-1438275"/>
+              <a:ext cx="8115300" cy="6276975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="56" name="Google Shape;56;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="523875"/>
+            <a:ext cx="10896600" cy="2188845"/>
+            <a:chOff x="1028700" y="523875"/>
+            <a:chExt cx="10896600" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="523875"/>
+              <a:ext cx="10896600" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1600200" y="752475"/>
+              <a:ext cx="10180320" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Table of Contents</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="3452813"/>
+            <a:ext cx="5577840" cy="1235392"/>
+            <a:chOff x="1028700" y="3452813"/>
+            <a:chExt cx="5577840" cy="1235392"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3452813"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="40B400"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1305878" y="3696653"/>
+              <a:ext cx="664845" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="3543300"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="4191000"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6629400" y="3452813"/>
+            <a:ext cx="5577840" cy="1235392"/>
+            <a:chOff x="6629400" y="3452813"/>
+            <a:chExt cx="5577840" cy="1235392"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6629400" y="3452813"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="40B400"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6849428" y="3696653"/>
+              <a:ext cx="779145" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8001000" y="3543300"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8001000" y="4191000"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="5691188"/>
+            <a:ext cx="5577840" cy="1235392"/>
+            <a:chOff x="1028700" y="5691188"/>
+            <a:chExt cx="5577840" cy="1235392"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="5691188"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1258253" y="5935028"/>
+              <a:ext cx="760095" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="5781675"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="6429375"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6629400" y="5691188"/>
+            <a:ext cx="5577840" cy="1235392"/>
+            <a:chOff x="6629400" y="5691188"/>
+            <a:chExt cx="5577840" cy="1235392"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6629400" y="5691188"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6839903" y="5935028"/>
+              <a:ext cx="798195" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8001000" y="5781675"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8001000" y="6429375"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="7929563"/>
+            <a:ext cx="5577840" cy="1235392"/>
+            <a:chOff x="1028700" y="7929563"/>
+            <a:chExt cx="5577840" cy="1235392"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="7929563"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1263015" y="8173403"/>
+              <a:ext cx="750570" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="8020050"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="85" name="Google Shape;85;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="8667750"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6629400" y="7929563"/>
+            <a:ext cx="5577840" cy="1235392"/>
+            <a:chOff x="6629400" y="7929563"/>
+            <a:chExt cx="5577840" cy="1235392"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="87" name="Google Shape;87;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6629400" y="7929563"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="88" name="Google Shape;88;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6844665" y="8173403"/>
+              <a:ext cx="788670" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8001000" y="8020050"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="90" name="Google Shape;90;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8001000" y="8667750"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;p3"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...16 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="10363200" y="1866900"/>
+            <a:ext cx="6886575" cy="6800850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...23 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1771 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 16">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-952500" y="-552450"/>
+            <a:ext cx="21135975" cy="12553950"/>
+            <a:chOff x="-952500" y="-552450"/>
+            <a:chExt cx="21135975" cy="12553950"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-952500" y="-552450"/>
+              <a:ext cx="7553325" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="7343775"/>
+              <a:ext cx="11039475" cy="4657725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="103" name="Google Shape;103;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2000250" y="2005013"/>
+            <a:ext cx="11982450" cy="1447800"/>
+            <a:chOff x="2000250" y="2005013"/>
+            <a:chExt cx="11982450" cy="1447800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2000250" y="2005013"/>
+              <a:ext cx="11982450" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="106" name="Google Shape;106;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571750" y="2233613"/>
+              <a:ext cx="11106150" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Realm of the Extraordinary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13450981" y="5753100"/>
-            <a:ext cx="8738692" cy="2006600"/>
+            <a:off x="2219325" y="4371975"/>
+            <a:ext cx="13910310" cy="3621405"/>
+            <a:chOff x="2219325" y="4371975"/>
+            <a:chExt cx="13910310" cy="3621405"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...47 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="4371975"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...36 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="4371975"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...122 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 17">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;p5"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1847849" y="-1866900"/>
+            <a:ext cx="21650324" cy="13401675"/>
+            <a:chOff x="-1847849" y="-1866900"/>
+            <a:chExt cx="21650324" cy="13401675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="116" name="Google Shape;116;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1847849" y="-1866900"/>
+              <a:ext cx="12239624" cy="6105525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="118" name="Google Shape;118;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12258675" y="5362575"/>
+              <a:ext cx="7543800" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="119" name="Google Shape;119;p5"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...16 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="4705350" y="0"/>
+            <a:ext cx="13582650" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...23 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2946768" y="4660900"/>
-            <a:ext cx="8738692" cy="2006600"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2946768" y="4660900"/>
-            <a:ext cx="8738692" cy="2006600"/>
+            <a:off x="1333500" y="1076325"/>
+            <a:ext cx="5905500" cy="3867150"/>
+            <a:chOff x="1333500" y="1076325"/>
+            <a:chExt cx="5905500" cy="3867150"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="124" name="Google Shape;124;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1076325"/>
+              <a:ext cx="5905500" cy="3867150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="125" name="Google Shape;125;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4029075" y="1304925"/>
+              <a:ext cx="514350" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="2505075"/>
+              <a:ext cx="5387340" cy="2316480"/>
+              <a:chOff x="1592580" y="2505075"/>
+              <a:chExt cx="5387340" cy="2316480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="127" name="Google Shape;127;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="2505075"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="128" name="Google Shape;128;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="3152775"/>
+                <a:ext cx="5356860" cy="1668780"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Rajdhani"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani"/>
+                    <a:ea typeface="Rajdhani"/>
+                    <a:cs typeface="Rajdhani"/>
+                    <a:sym typeface="Rajdhani"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2946768" y="4660900"/>
-            <a:ext cx="8941918" cy="965200"/>
+            <a:off x="1333500" y="5848350"/>
+            <a:ext cx="5905500" cy="3476625"/>
+            <a:chOff x="1333500" y="5848350"/>
+            <a:chExt cx="5905500" cy="3476625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...226 lines deleted...]
-          <a:ln w="101600">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5848350"/>
+              <a:ext cx="5905500" cy="3476625"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="1E1E1E"/>
+              <a:srgbClr val="985629"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...89 lines deleted...]
-      </p:pic>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4029075" y="6076950"/>
+              <a:ext cx="514352" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="7277100"/>
+              <a:ext cx="5387340" cy="1925955"/>
+              <a:chOff x="1592580" y="7277100"/>
+              <a:chExt cx="5387340" cy="1925955"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="133" name="Google Shape;133;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="7277100"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="134" name="Google Shape;134;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7924800"/>
+                <a:ext cx="5356860" cy="1278255"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Rajdhani"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani"/>
+                    <a:ea typeface="Rajdhani"/>
+                    <a:cs typeface="Rajdhani"/>
+                    <a:sym typeface="Rajdhani"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 18">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="139" name="Shape 139"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="-3305175" y="-1438275"/>
+            <a:ext cx="23374350" cy="13696950"/>
+            <a:chOff x="-3305175" y="-1438275"/>
+            <a:chExt cx="23374350" cy="13696950"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-3305175" y="5629275"/>
+              <a:ext cx="12449175" cy="6629400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="143" name="Google Shape;143;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11953875" y="-1438275"/>
+              <a:ext cx="8115300" cy="6276975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="145" name="Google Shape;145;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="146" name="Google Shape;146;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156960" cy="8517255"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156960" cy="8517255"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="150" name="Google Shape;150;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="7410450"/>
+              <a:ext cx="3760470" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="876410" y="8369300"/>
-            <a:ext cx="5715714" cy="2006600"/>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156960" cy="8517255"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156960" cy="8517255"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...47 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="155" name="Google Shape;155;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10563225" y="7410450"/>
+              <a:ext cx="3350895" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...36 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="156" name="Google Shape;156;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...287 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 19">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="161" name="Shape 161"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-41848983" y="-798854"/>
+            <a:ext cx="57517608" cy="11893814"/>
+            <a:chOff x="-41848983" y="-798854"/>
+            <a:chExt cx="57517608" cy="11893814"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="-2619375" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="164" name="Google Shape;164;p7"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="-41848983" y="-798854"/>
+              <a:ext cx="12203453" cy="11893814"/>
+              <a:chOff x="-41848983" y="-798854"/>
+              <a:chExt cx="12203453" cy="11893814"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="165" name="Google Shape;165;p7"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId3">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-40458394" y="322302"/>
+                <a:ext cx="9576959" cy="9314030"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;p7"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId4">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-41848983" y="-798854"/>
+                <a:ext cx="12203453" cy="11893814"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="170" name="Google Shape;170;p7"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-[...16 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="-781050" y="1082637"/>
+            <a:ext cx="4626864" cy="3506292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;p7"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2743200" y="3457575"/>
+            <a:ext cx="7844790" cy="4777740"/>
+            <a:chOff x="2743200" y="3457575"/>
+            <a:chExt cx="7844790" cy="4777740"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2743200" y="3457575"/>
+              <a:ext cx="7816215" cy="4160520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="173" name="Google Shape;173;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7448550" y="7686675"/>
+              <a:ext cx="3139440" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;p7"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...43 lines deleted...]
-            <a:ext cx="7756436" cy="1608667"/>
+            <a:off x="10067925" y="1171575"/>
+            <a:ext cx="7629525" cy="7200900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 2">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="179" name="Shape 179"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-952500" y="-552450"/>
+            <a:ext cx="21135975" cy="12553950"/>
+            <a:chOff x="-952500" y="-552450"/>
+            <a:chExt cx="21135975" cy="12553950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-952500" y="-552450"/>
+              <a:ext cx="7553325" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="183" name="Google Shape;183;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9144000" y="7343775"/>
+              <a:ext cx="11039475" cy="4657725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;p8"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4153419" y="0"/>
-[...16 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="185" name="Google Shape;185;p8"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...43 lines deleted...]
-            <a:ext cx="7527808" cy="2586567"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...87 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="1685925"/>
+            <a:ext cx="5347335" cy="2145030"/>
+            <a:chOff x="809625" y="1685925"/>
+            <a:chExt cx="5347335" cy="2145030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;p8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="191" name="Google Shape;191;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="985629"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="192" name="Google Shape;192;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="3350895" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="193" name="Google Shape;193;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="1685925"/>
+            <a:ext cx="5347335" cy="2145030"/>
+            <a:chOff x="6505575" y="1685925"/>
+            <a:chExt cx="5347335" cy="2145030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;p8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="196" name="Google Shape;196;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="985629"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="197" name="Google Shape;197;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="4084320" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>The Art of Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;p8"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12201525" y="1685925"/>
+            <a:ext cx="5347335" cy="2145030"/>
+            <a:chOff x="12201525" y="1685925"/>
+            <a:chExt cx="5347335" cy="2145030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;p8"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="201" name="Google Shape;201;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="985629"/>
+              </a:solidFill>
+              <a:ln cap="flat" cmpd="sng" w="38100">
+                <a:solidFill>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="202" name="Google Shape;202;p8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="3350895" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Marcellus"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus"/>
+                    <a:ea typeface="Marcellus"/>
+                    <a:cs typeface="Marcellus"/>
+                    <a:sym typeface="Marcellus"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2943225"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Rajdhani"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani"/>
+                  <a:ea typeface="Rajdhani"/>
+                  <a:cs typeface="Rajdhani"/>
+                  <a:sym typeface="Rajdhani"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Slide 20">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="F6E8DE"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="208" name="Shape 208"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1847849" y="-1866900"/>
+            <a:ext cx="21650324" cy="13401675"/>
+            <a:chOff x="-1847849" y="-1866900"/>
+            <a:chExt cx="21650324" cy="13401675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F6E8DE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1847849" y="-1866900"/>
+              <a:ext cx="12239624" cy="6105525"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="212" name="Google Shape;212;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12258675" y="5362575"/>
+              <a:ext cx="7543800" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2624138" y="819150"/>
+            <a:ext cx="13058775" cy="1447800"/>
+            <a:chOff x="2624138" y="819150"/>
+            <a:chExt cx="13058775" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2624138" y="819150"/>
+              <a:ext cx="13058775" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="76200">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3195638" y="1047750"/>
+              <a:ext cx="12182475" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>The Magic of Dragons: A Research</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="985629"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC700"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="1E1E1E"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13112115" y="3691890"/>
+              <a:ext cx="1207770" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13131165" y="7301865"/>
+              <a:ext cx="1198245" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13102590" y="5101590"/>
+              <a:ext cx="1245870" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="1E1E1E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Marcellus"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="1E1E1E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus"/>
+                  <a:ea typeface="Marcellus"/>
+                  <a:cs typeface="Marcellus"/>
+                  <a:sym typeface="Marcellus"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;p9"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="224" name="Google Shape;224;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="985629"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="985629"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="226" name="Google Shape;226;p9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="2800350" y="2695575"/>
+            <a:ext cx="971550" cy="552450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="227" name="Google Shape;227;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2800350" y="3514725"/>
+            <a:ext cx="6404610" cy="887730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr="preencoded.png">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;p9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2800350" y="5324475"/>
+            <a:ext cx="971552" cy="514350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...22 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Shape 1"/>
+          <p:cNvPr id="229" name="Google Shape;229;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="6870700"/>
-            <a:ext cx="8560870" cy="2654300"/>
+            <a:off x="2800350" y="6067425"/>
+            <a:ext cx="6404610" cy="887730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
+              </a:rPr>
+              <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;p9"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2800350" y="7724775"/>
+            <a:ext cx="971550" cy="819150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 2"/>
+          <p:cNvPr id="231" name="Google Shape;231;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="6870700"/>
-[...27 lines deleted...]
-            <a:ext cx="1024595" cy="2586567"/>
+            <a:off x="2800350" y="8772525"/>
+            <a:ext cx="6404610" cy="887730"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...95 lines deleted...]
-            <a:pPr algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Rajdhani"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...6283 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani"/>
+                <a:ea typeface="Rajdhani"/>
+                <a:cs typeface="Rajdhani"/>
+                <a:sym typeface="Rajdhani"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...70 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PptxGenJS Presentation</dc:title>
-  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>PptxGenJS</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>