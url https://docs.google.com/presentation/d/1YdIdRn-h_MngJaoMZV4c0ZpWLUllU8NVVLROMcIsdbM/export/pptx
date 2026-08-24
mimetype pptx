--- v0 (2026-07-18)
+++ v1 (2026-08-24)
@@ -125,243 +125,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="000000"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="000000"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -599,243 +599,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1013,2480 +1013,2480 @@
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="235" name="Shape 235"/>
+        <p:cNvPr id="231" name="Shape 231"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="236" name="Google Shape;236;p10:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;p10:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;p10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="255" name="Shape 255"/>
+        <p:cNvPr id="251" name="Shape 251"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="256" name="Google Shape;256;p11:notes"/>
+          <p:cNvPr id="252" name="Google Shape;252;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;p11:notes"/>
+          <p:cNvPr id="253" name="Google Shape;253;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="275" name="Shape 275"/>
+        <p:cNvPr id="271" name="Shape 271"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p12:notes"/>
+          <p:cNvPr id="272" name="Google Shape;272;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="277" name="Google Shape;277;p12:notes"/>
+          <p:cNvPr id="273" name="Google Shape;273;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="285" name="Shape 285"/>
+        <p:cNvPr id="281" name="Shape 281"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;p13:notes"/>
+          <p:cNvPr id="282" name="Google Shape;282;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="287" name="Google Shape;287;p13:notes"/>
+          <p:cNvPr id="283" name="Google Shape;283;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="317" name="Shape 317"/>
+        <p:cNvPr id="313" name="Shape 313"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p14:notes"/>
+          <p:cNvPr id="314" name="Google Shape;314;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p14:notes"/>
+          <p:cNvPr id="315" name="Google Shape;315;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="330" name="Shape 330"/>
+        <p:cNvPr id="326" name="Shape 326"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="331" name="Google Shape;331;p15:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="332" name="Google Shape;332;p15:notes"/>
+          <p:cNvPr id="328" name="Google Shape;328;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="343" name="Shape 343"/>
+        <p:cNvPr id="339" name="Shape 339"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;p16:notes"/>
+          <p:cNvPr id="340" name="Google Shape;340;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p16:notes"/>
+          <p:cNvPr id="341" name="Google Shape;341;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="360" name="Shape 360"/>
+        <p:cNvPr id="356" name="Shape 356"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;p17:notes"/>
+          <p:cNvPr id="357" name="Google Shape;357;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;p17:notes"/>
+          <p:cNvPr id="358" name="Google Shape;358;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="366" name="Shape 366"/>
+        <p:cNvPr id="362" name="Shape 362"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;p18:notes"/>
+          <p:cNvPr id="363" name="Google Shape;363;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="368" name="Google Shape;368;p18:notes"/>
+          <p:cNvPr id="364" name="Google Shape;364;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="390" name="Shape 390"/>
+        <p:cNvPr id="386" name="Shape 386"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;p19:notes"/>
+          <p:cNvPr id="387" name="Google Shape;387;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;p19:notes"/>
+          <p:cNvPr id="388" name="Google Shape;388;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="93" name="Shape 93"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;p2:notes"/>
+          <p:cNvPr id="94" name="Google Shape;94;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p2:notes"/>
+          <p:cNvPr id="95" name="Google Shape;95;p2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="414" name="Shape 414"/>
+        <p:cNvPr id="410" name="Shape 410"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;p20:notes"/>
+          <p:cNvPr id="411" name="Google Shape;411;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="416" name="Google Shape;416;p20:notes"/>
+          <p:cNvPr id="412" name="Google Shape;412;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="438" name="Shape 438"/>
+        <p:cNvPr id="434" name="Shape 434"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="439" name="Google Shape;439;p21:notes"/>
+          <p:cNvPr id="435" name="Google Shape;435;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="440" name="Google Shape;440;p21:notes"/>
+          <p:cNvPr id="436" name="Google Shape;436;p21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="462" name="Shape 462"/>
+        <p:cNvPr id="458" name="Shape 458"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;p22:notes"/>
+          <p:cNvPr id="459" name="Google Shape;459;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="464" name="Google Shape;464;p22:notes"/>
+          <p:cNvPr id="460" name="Google Shape;460;p22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="482" name="Shape 482"/>
+        <p:cNvPr id="478" name="Shape 478"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="483" name="Google Shape;483;p23:notes"/>
+          <p:cNvPr id="479" name="Google Shape;479;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="484" name="Google Shape;484;p23:notes"/>
+          <p:cNvPr id="480" name="Google Shape;480;p23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="499" name="Shape 499"/>
+        <p:cNvPr id="495" name="Shape 495"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="500" name="Google Shape;500;p24:notes"/>
+          <p:cNvPr id="496" name="Google Shape;496;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="501" name="Google Shape;501;p24:notes"/>
+          <p:cNvPr id="497" name="Google Shape;497;p24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="505" name="Shape 505"/>
+        <p:cNvPr id="501" name="Shape 501"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="506" name="Google Shape;506;p25:notes"/>
+          <p:cNvPr id="502" name="Google Shape;502;p25:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;p25:notes"/>
+          <p:cNvPr id="503" name="Google Shape;503;p25:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="520" name="Shape 520"/>
+        <p:cNvPr id="516" name="Shape 516"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="521" name="Google Shape;521;p26:notes"/>
+          <p:cNvPr id="517" name="Google Shape;517;p26:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="522" name="Google Shape;522;p26:notes"/>
+          <p:cNvPr id="518" name="Google Shape;518;p26:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="113" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p3:notes"/>
+          <p:cNvPr id="114" name="Google Shape;114;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;p3:notes"/>
+          <p:cNvPr id="115" name="Google Shape;115;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;p4:notes"/>
+          <p:cNvPr id="131" name="Google Shape;131;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;p4:notes"/>
+          <p:cNvPr id="132" name="Google Shape;132;p4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="153" name="Shape 153"/>
+        <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;p5:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p5:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="161" name="Shape 161"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;p6:notes"/>
+          <p:cNvPr id="162" name="Google Shape;162;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;p6:notes"/>
+          <p:cNvPr id="163" name="Google Shape;163;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="171" name="Shape 171"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;p7:notes"/>
+          <p:cNvPr id="172" name="Google Shape;172;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;p7:notes"/>
+          <p:cNvPr id="173" name="Google Shape;173;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="195" name="Shape 195"/>
+        <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;p8:notes"/>
+          <p:cNvPr id="192" name="Google Shape;192;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;p8:notes"/>
+          <p:cNvPr id="193" name="Google Shape;193;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="211" name="Shape 211"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;p9:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;p9:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
             <a:ext cx="4572225" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -12462,817 +12462,817 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13418,220 +13418,153 @@
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:grpSp>
-[...158 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p13"/>
+          <p:cNvPr id="88" name="Google Shape;88;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10926833" y="822375"/>
-            <a:ext cx="5725551" cy="5931287"/>
+            <a:off x="10534675" y="938999"/>
+            <a:ext cx="6453802" cy="7083286"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="2087925" w="1699487">
+                <a:moveTo>
+                  <a:pt x="53990" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="1645497" y="0"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="1675315" y="0"/>
+                  <a:pt x="1699487" y="24172"/>
+                  <a:pt x="1699487" y="53990"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="1699487" y="2033934"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="1699487" y="2048253"/>
+                  <a:pt x="1693799" y="2061986"/>
+                  <a:pt x="1683674" y="2072111"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="1673549" y="2082236"/>
+                  <a:pt x="1659816" y="2087925"/>
+                  <a:pt x="1645497" y="2087925"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="53990" y="2087925"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="24172" y="2087925"/>
+                  <a:pt x="0" y="2063752"/>
+                  <a:pt x="0" y="2033934"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="53990"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="0" y="39671"/>
+                  <a:pt x="5688" y="25939"/>
+                  <a:pt x="15813" y="15813"/>
+                </a:cubicBezTo>
+                <a:cubicBezTo>
+                  <a:pt x="25939" y="5688"/>
+                  <a:pt x="39671" y="0"/>
+                  <a:pt x="53990" y="0"/>
+                </a:cubicBezTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="EAF207"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10898995" y="1515188"/>
+            <a:ext cx="5725172" cy="5930895"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="873475" w="843177">
                 <a:moveTo>
                   <a:pt x="31100" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="812077" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="820325" y="0"/>
                   <a:pt x="828236" y="3277"/>
                   <a:pt x="834068" y="9109"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="839901" y="14941"/>
                   <a:pt x="843177" y="22852"/>
                   <a:pt x="843177" y="31100"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="843177" y="842375"/>
                 </a:lnTo>
                 <a:cubicBezTo>
@@ -13678,98 +13611,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p13"/>
+          <p:cNvPr id="90" name="Google Shape;90;p13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15900206" y="7865351"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p13"/>
+          <p:cNvPr id="91" name="Google Shape;91;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="697491" y="1031193"/>
             <a:ext cx="9131664" cy="6280406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="113004"/>
@@ -13778,256 +13711,150 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="13243" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla Inc. Strategic Battle Card </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;p13"/>
+          <p:cNvPr id="92" name="Google Shape;92;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="697491" y="7903106"/>
             <a:ext cx="6842626" cy="541654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="3699" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Platform vs Product Strategy</a:t>
-            </a:r>
-[...104 lines deleted...]
-              <a:t>Team 4</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="238" name="Shape 238"/>
+        <p:cNvPr id="234" name="Shape 234"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="239" name="Google Shape;239;p22"/>
+          <p:cNvPr id="235" name="Google Shape;235;p22"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="5651756"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="240" name="Google Shape;240;p22"/>
+            <p:cNvPr id="236" name="Google Shape;236;p22"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -14066,51 +13893,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="241" name="Google Shape;241;p22"/>
+            <p:cNvPr id="237" name="Google Shape;237;p22"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -14119,65 +13946,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;p22"/>
+          <p:cNvPr id="238" name="Google Shape;238;p22"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="7763913"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="243" name="Google Shape;243;p22"/>
+            <p:cNvPr id="239" name="Google Shape;239;p22"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -14216,51 +14043,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="244" name="Google Shape;244;p22"/>
+            <p:cNvPr id="240" name="Google Shape;240;p22"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -14269,51 +14096,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;p22"/>
+          <p:cNvPr id="241" name="Google Shape;241;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="5143500"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -14372,98 +14199,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;p22"/>
+          <p:cNvPr id="242" name="Google Shape;242;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="-1182329" y="8159521"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;p22"/>
+          <p:cNvPr id="243" name="Google Shape;243;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="7255657"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -14522,145 +14349,145 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;p22"/>
+          <p:cNvPr id="244" name="Google Shape;244;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7839240" y="5879607"/>
             <a:ext cx="445167" cy="390576"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="390576" w="445167">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="445167" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="445167" y="390576"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="390576"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="249" name="Google Shape;249;p22"/>
+          <p:cNvPr id="245" name="Google Shape;245;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7806724" y="7969892"/>
             <a:ext cx="556747" cy="378275"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="378275" w="556747">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="556748" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="556748" y="378275"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="378275"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;p22"/>
+          <p:cNvPr id="246" name="Google Shape;246;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2476812" y="1149492"/>
             <a:ext cx="14348600" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -14669,51 +14496,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Platform Dimension</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;p22"/>
+          <p:cNvPr id="247" name="Google Shape;247;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="5525947"/>
             <a:ext cx="5774569" cy="1035086"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -14722,51 +14549,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Deep integration across mobility, charging network, software ecosystem, AI capabilities, and energy solutions creates unmatched platform synergy.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;p22"/>
+          <p:cNvPr id="248" name="Google Shape;248;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="7638104"/>
             <a:ext cx="5774569" cy="1035086"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -14775,51 +14602,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Strong battery-vehicle integration but weaker lifestyle and energy ecosystem limits cross-selling and customer lock-in opportunities.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;p22"/>
+          <p:cNvPr id="249" name="Google Shape;249;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="5613260"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -14828,51 +14655,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla Platform</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;p22"/>
+          <p:cNvPr id="250" name="Google Shape;250;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="7725417"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -14899,79 +14726,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="258" name="Shape 258"/>
+        <p:cNvPr id="254" name="Shape 254"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;p23"/>
+          <p:cNvPr id="255" name="Google Shape;255;p23"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="5651756"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="260" name="Google Shape;260;p23"/>
+            <p:cNvPr id="256" name="Google Shape;256;p23"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -15010,51 +14837,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="261" name="Google Shape;261;p23"/>
+            <p:cNvPr id="257" name="Google Shape;257;p23"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -15063,65 +14890,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="262" name="Google Shape;262;p23"/>
+          <p:cNvPr id="258" name="Google Shape;258;p23"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="7763913"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="263" name="Google Shape;263;p23"/>
+            <p:cNvPr id="259" name="Google Shape;259;p23"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -15160,51 +14987,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="264" name="Google Shape;264;p23"/>
+            <p:cNvPr id="260" name="Google Shape;260;p23"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -15213,51 +15040,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="265" name="Google Shape;265;p23"/>
+          <p:cNvPr id="261" name="Google Shape;261;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="5143500"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -15316,98 +15143,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;p23"/>
+          <p:cNvPr id="262" name="Google Shape;262;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="-1182329" y="8159521"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;p23"/>
+          <p:cNvPr id="263" name="Google Shape;263;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="7255657"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -15466,98 +15293,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="268" name="Google Shape;268;p23"/>
+          <p:cNvPr id="264" name="Google Shape;264;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7793517" y="5856777"/>
             <a:ext cx="534982" cy="390836"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="390836" w="534982">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="534981" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="534981" y="390836"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="390836"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="269" name="Google Shape;269;p23"/>
+          <p:cNvPr id="265" name="Google Shape;265;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1969700" y="1111392"/>
             <a:ext cx="14348600" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -15566,51 +15393,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>People Dimension</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;p23"/>
+          <p:cNvPr id="266" name="Google Shape;266;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="5516422"/>
             <a:ext cx="5774569" cy="935355"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -15619,51 +15446,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Elite engineering talent and innovation culture, but significant brand volatility tied to Elon Musk's public persona and controversial statements.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;p23"/>
+          <p:cNvPr id="267" name="Google Shape;267;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="7628579"/>
             <a:ext cx="5774569" cy="1249680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -15672,51 +15499,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Lower founder risk with Wang Chuanfu maintaining steady leadership. Strategy: Strengthen brand governance and build commercial independence from founder risk.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;p23"/>
+          <p:cNvPr id="268" name="Google Shape;268;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="5613260"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -15725,51 +15552,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla Culture</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;p23"/>
+          <p:cNvPr id="269" name="Google Shape;269;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="7725417"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -15778,51 +15605,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>BYD Culture</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p23"/>
+          <p:cNvPr id="270" name="Google Shape;270;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7817607" y="7969892"/>
             <a:ext cx="534982" cy="390836"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="390836" w="534982">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="534982" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="534982" y="390836"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="390836"/>
                 </a:lnTo>
                 <a:lnTo>
@@ -15843,175 +15670,175 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="278" name="Shape 278"/>
+        <p:cNvPr id="274" name="Shape 274"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p24"/>
+          <p:cNvPr id="275" name="Google Shape;275;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4126928" y="1018112"/>
             <a:ext cx="13978089" cy="8229600"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="8229600" w="13978089">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="13978089" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="13978089" y="8229600"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="8229600"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix amt="55000"/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="280" name="Google Shape;280;p24"/>
+          <p:cNvPr id="276" name="Google Shape;276;p24"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="5432169"/>
             <a:ext cx="18288000" cy="5142718"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="4816593" cy="1354461"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="281" name="Google Shape;281;p24"/>
+            <p:cNvPr id="277" name="Google Shape;277;p24"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="4816592" cy="1316361"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1316361" w="4816592">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="4816592" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="4816592" y="1316361"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1316361"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:gradFill>
               <a:gsLst>
                 <a:gs pos="0">
                   <a:srgbClr val="737373">
                     <a:alpha val="0"/>
                   </a:srgbClr>
                 </a:gs>
                 <a:gs pos="100000">
                   <a:srgbClr val="0D0D0D"/>
                 </a:gs>
               </a:gsLst>
               <a:lin ang="5400000" scaled="0"/>
             </a:gradFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="282" name="Google Shape;282;p24"/>
+            <p:cNvPr id="278" name="Google Shape;278;p24"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="4816593" cy="1354461"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -16020,51 +15847,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;p24"/>
+          <p:cNvPr id="279" name="Google Shape;279;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="697491" y="1934726"/>
             <a:ext cx="9131664" cy="5103945"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="82998"/>
@@ -16073,51 +15900,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="13752" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>The Continental Gameboard</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;p24"/>
+          <p:cNvPr id="280" name="Google Shape;280;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="697491" y="7095822"/>
             <a:ext cx="4234623" cy="692150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -16144,1302 +15971,1302 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="284" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;p25"/>
+          <p:cNvPr id="285" name="Google Shape;285;p25"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1859379" y="1240782"/>
             <a:ext cx="14569243" cy="8678415"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="19425657" cy="11571220"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="290" name="Google Shape;290;p25"/>
+            <p:cNvPr id="286" name="Google Shape;286;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="791455"/>
               <a:ext cx="18995181" cy="10779765"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="10779765" w="18995181">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="18995181" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="18995181" y="10779765"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="10779765"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId3">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="291" name="Google Shape;291;p25"/>
+            <p:cNvPr id="287" name="Google Shape;287;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="11358121" y="2015154"/>
               <a:ext cx="7095467" cy="7095467"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="7095467" w="7095467">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="7095466" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="7095466" y="7095467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="7095467"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId4">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="292" name="Google Shape;292;p25"/>
+            <p:cNvPr id="288" name="Google Shape;288;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="782208" y="2132160"/>
               <a:ext cx="3482292" cy="4049177"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="4049177" w="3482292">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3482292" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3482292" y="4049177"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="4049177"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId5">
                 <a:alphaModFix amt="58999"/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="293" name="Google Shape;293;p25"/>
+            <p:cNvPr id="289" name="Google Shape;289;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2390182" y="3369445"/>
               <a:ext cx="2216674" cy="2216674"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="2216674" w="2216674">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2216674" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2216674" y="2216674"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="2216674"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId4">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="294" name="Google Shape;294;p25"/>
+            <p:cNvPr id="290" name="Google Shape;290;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="14815048" y="7396334"/>
               <a:ext cx="3507888" cy="3507888"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="3507888" w="3507888">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3507888" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3507888" y="3507888"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="3507888"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId4">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="295" name="Google Shape;295;p25"/>
+            <p:cNvPr id="291" name="Google Shape;291;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="11104194" y="823580"/>
               <a:ext cx="8321463" cy="8321463"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="8321463" w="8321463">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="8321462" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="8321462" y="8321462"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="8321462"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId4">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="296" name="Google Shape;296;p25"/>
+            <p:cNvPr id="292" name="Google Shape;292;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="5536904" y="0"/>
               <a:ext cx="8955563" cy="8955563"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="8955563" w="8955563">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="8955564" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="8955564" y="8955563"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="8955563"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId4">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="297" name="Google Shape;297;p25"/>
+            <p:cNvPr id="293" name="Google Shape;293;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="12625858" y="3742456"/>
               <a:ext cx="3054963" cy="2483710"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="2483710" w="3054963">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3054963" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3054963" y="2483710"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="2483710"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId6">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="298" name="Google Shape;298;p25"/>
+            <p:cNvPr id="294" name="Google Shape;294;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2188024" y="3060221"/>
               <a:ext cx="3405837" cy="3405837"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="3405837" w="3405837">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3405837" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3405837" y="3405837"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="3405837"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId4">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="299" name="Google Shape;299;p25"/>
+            <p:cNvPr id="295" name="Google Shape;295;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2074745" y="3853720"/>
               <a:ext cx="3632396" cy="2034142"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="2034142" w="3632396">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="3632396" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="3632396" y="2034142"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="2034142"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId7">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="300" name="Google Shape;300;p25"/>
+            <p:cNvPr id="296" name="Google Shape;296;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2845701" y="3478078"/>
               <a:ext cx="1067055" cy="1067055"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1067055" w="1067055">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1067055" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1067055" y="1067056"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1067056"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId8">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="301" name="Google Shape;301;p25"/>
+            <p:cNvPr id="297" name="Google Shape;297;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9006759" y="3732896"/>
               <a:ext cx="2351362" cy="1251415"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1251415" w="2351362">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2351362" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="2351362" y="1251415"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1251415"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId9">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="302" name="Google Shape;302;p25"/>
+            <p:cNvPr id="298" name="Google Shape;298;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="9232822" y="3264537"/>
               <a:ext cx="1175681" cy="955838"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="955838" w="1175681">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1175681" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1175681" y="955838"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="955838"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId6">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="303" name="Google Shape;303;p25"/>
+            <p:cNvPr id="299" name="Google Shape;299;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10555345" y="4770991"/>
               <a:ext cx="1605552" cy="1866921"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1866921" w="1605552">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1605552" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1605552" y="1866920"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1866920"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId5">
                 <a:alphaModFix amt="65000"/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="304" name="Google Shape;304;p25"/>
+            <p:cNvPr id="300" name="Google Shape;300;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="11358121" y="4219477"/>
               <a:ext cx="651315" cy="651315"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="651315" w="651315">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="651314" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="651314" y="651314"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="651314"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId10">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="305" name="Google Shape;305;p25"/>
+            <p:cNvPr id="301" name="Google Shape;301;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="10408503" y="3264537"/>
               <a:ext cx="695691" cy="608730"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="608730" w="695691">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="695691" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="695691" y="608730"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="608730"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId11">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="306" name="Google Shape;306;p25"/>
+            <p:cNvPr id="302" name="Google Shape;302;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="15422516" y="4219477"/>
               <a:ext cx="516610" cy="516610"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="516610" w="516610">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="516610" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="516610" y="516610"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="516610"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId12">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="307" name="Google Shape;307;p25"/>
+            <p:cNvPr id="303" name="Google Shape;303;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="12977659" y="5510220"/>
               <a:ext cx="1175681" cy="955838"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="955838" w="1175681">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1175681" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1175681" y="955838"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="955838"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId6">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="308" name="Google Shape;308;p25"/>
+            <p:cNvPr id="304" name="Google Shape;304;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="16568992" y="8329794"/>
               <a:ext cx="1605552" cy="1866921"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1866921" w="1605552">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1605552" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1605552" y="1866921"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1866921"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId5">
                 <a:alphaModFix amt="58999"/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="309" name="Google Shape;309;p25"/>
+            <p:cNvPr id="305" name="Google Shape;305;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="16568992" y="8785335"/>
               <a:ext cx="1175681" cy="955838"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="955838" w="1175681">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1175681" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1175681" y="955838"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="955838"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId6">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="310" name="Google Shape;310;p25"/>
+            <p:cNvPr id="306" name="Google Shape;306;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="14572012" y="5137635"/>
               <a:ext cx="850504" cy="850504"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="850504" w="850504">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="850504" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="850504" y="850504"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="850504"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId13">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="311" name="Google Shape;311;p25"/>
+            <p:cNvPr id="307" name="Google Shape;307;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="13109741" y="6181337"/>
               <a:ext cx="1043598" cy="913149"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="913149" w="1043598">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1043599" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="1043599" y="913149"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="913149"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId14">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="312" name="Google Shape;312;p25"/>
+            <p:cNvPr id="308" name="Google Shape;308;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="16409213" y="4011606"/>
               <a:ext cx="910912" cy="1251415"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1251415" w="910912">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="910912" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="910912" y="1251415"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1251415"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId9">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="-158131" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="313" name="Google Shape;313;p25"/>
+            <p:cNvPr id="309" name="Google Shape;309;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="15422516" y="8785335"/>
               <a:ext cx="910912" cy="1251415"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1251415" w="910912">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="910912" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="910912" y="1251415"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1251415"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId9">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="-158131" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="314" name="Google Shape;314;p25"/>
+            <p:cNvPr id="310" name="Google Shape;310;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="16409213" y="4637314"/>
               <a:ext cx="910912" cy="910912"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="910912" w="910912">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="910912" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="910912" y="910912"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="910912"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId15">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="315" name="Google Shape;315;p25"/>
+            <p:cNvPr id="311" name="Google Shape;311;p25"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="15939126" y="8635213"/>
               <a:ext cx="910912" cy="910912"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="910912" w="910912">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="910912" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="910912" y="910912"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="910912"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="0"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:blipFill rotWithShape="1">
               <a:blip r:embed="rId15">
                 <a:alphaModFix/>
               </a:blip>
               <a:stretch>
                 <a:fillRect b="0" l="0" r="0" t="0"/>
               </a:stretch>
             </a:blipFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;p25"/>
+          <p:cNvPr id="312" name="Google Shape;312;p25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="773870" y="297494"/>
             <a:ext cx="20143777" cy="943289"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17466,126 +17293,126 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="320" name="Shape 320"/>
+        <p:cNvPr id="316" name="Shape 316"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;p26"/>
+          <p:cNvPr id="317" name="Google Shape;317;p26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4045412" y="716487"/>
             <a:ext cx="8188938" cy="9226972"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="9226972" w="8188938">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="8188937" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="8188937" y="9226972"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="9226972"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix amt="75000"/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;p26"/>
+          <p:cNvPr id="318" name="Google Shape;318;p26"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10097509" y="4926508"/>
             <a:ext cx="8115300" cy="2436988"/>
             <a:chOff x="0" y="-57150"/>
             <a:chExt cx="2137363" cy="641840"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="323" name="Google Shape;323;p26"/>
+            <p:cNvPr id="319" name="Google Shape;319;p26"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="2137363" cy="584690"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="584690" w="2137363">
                   <a:moveTo>
                     <a:pt x="31482" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2105881" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="2114231" y="0"/>
                     <a:pt x="2122238" y="3317"/>
                     <a:pt x="2128142" y="9221"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2134046" y="15125"/>
@@ -17634,51 +17461,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="324" name="Google Shape;324;p26"/>
+            <p:cNvPr id="320" name="Google Shape;320;p26"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-57150"/>
               <a:ext cx="2137363" cy="641840"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="178833"/>
@@ -17687,51 +17514,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;p26"/>
+          <p:cNvPr id="321" name="Google Shape;321;p26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1739385" y="2329813"/>
             <a:ext cx="14809229" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17740,51 +17567,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Regional Game 1: North America</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;p26"/>
+          <p:cNvPr id="322" name="Google Shape;322;p26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1739385" y="3487987"/>
             <a:ext cx="14809229" cy="991731"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -17793,51 +17620,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="6794" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Ecosystem control</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p26"/>
+          <p:cNvPr id="323" name="Google Shape;323;p26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="382127" y="4872496"/>
             <a:ext cx="7326570" cy="3182021"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-280516" lvl="1" marL="561033" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140030"/>
@@ -18006,51 +17833,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="2598" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Legacy OEMs are entering the EV market.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;p26"/>
+          <p:cNvPr id="324" name="Google Shape;324;p26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="12772539" y="5475210"/>
             <a:ext cx="5221403" cy="1589441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140034"/>
@@ -18083,51 +17910,51 @@
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>maximize revenue per customer</a:t>
             </a:r>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="2298" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> through integrated services.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;p26"/>
+          <p:cNvPr id="325" name="Google Shape;325;p26"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10600567" y="5559842"/>
             <a:ext cx="1633782" cy="927477"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -18154,126 +17981,126 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="333" name="Shape 333"/>
+        <p:cNvPr id="329" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p27"/>
+          <p:cNvPr id="330" name="Google Shape;330;p27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5297767" y="642526"/>
             <a:ext cx="8446137" cy="6778025"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="6778025" w="8446137">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="8446137" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="8446137" y="6778025"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="6778025"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix amt="65000"/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="335" name="Google Shape;335;p27"/>
+          <p:cNvPr id="331" name="Google Shape;331;p27"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9144000" y="6896555"/>
             <a:ext cx="8115300" cy="1909807"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="2137363" cy="502994"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="336" name="Google Shape;336;p27"/>
+            <p:cNvPr id="332" name="Google Shape;332;p27"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="2137363" cy="464894"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="464894" w="2137363">
                   <a:moveTo>
                     <a:pt x="31482" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2105881" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="2114231" y="0"/>
                     <a:pt x="2122238" y="3317"/>
                     <a:pt x="2128142" y="9221"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2134046" y="15125"/>
@@ -18322,51 +18149,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="337" name="Google Shape;337;p27"/>
+            <p:cNvPr id="333" name="Google Shape;333;p27"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="2137363" cy="502994"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -18375,51 +18202,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;p27"/>
+          <p:cNvPr id="334" name="Google Shape;334;p27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1739385" y="1865096"/>
             <a:ext cx="14809229" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18428,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Regional Game 2: Europe</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;p27"/>
+          <p:cNvPr id="335" name="Google Shape;335;p27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1739385" y="3134954"/>
             <a:ext cx="14809229" cy="1400672"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18481,51 +18308,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="4894" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Refreshed models, Marketing reset, Selective energy partnerships.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;p27"/>
+          <p:cNvPr id="336" name="Google Shape;336;p27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7549139"/>
             <a:ext cx="7326570" cy="655947"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -18534,51 +18361,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1925" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Game: Brand recovery, localized positioning, and regulatory fit. Rivals include BYD, Stellantis, VW, Renault, and Hyundai-Kia. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;p27"/>
+          <p:cNvPr id="337" name="Google Shape;337;p27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11819030" y="7197035"/>
             <a:ext cx="5221403" cy="1405882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -18587,51 +18414,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="2025" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Avoid assuming supply solves brand issues. Focus on trust repair and rebuilding credibility with European consumers and regulators.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="342" name="Google Shape;342;p27"/>
+          <p:cNvPr id="338" name="Google Shape;338;p27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9647058" y="7457558"/>
             <a:ext cx="1633782" cy="927477"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -18658,126 +18485,126 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="346" name="Shape 346"/>
+        <p:cNvPr id="342" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p28"/>
+          <p:cNvPr id="343" name="Google Shape;343;p28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4657861" y="2083991"/>
             <a:ext cx="10581056" cy="7935792"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="7935792" w="10581056">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="10581056" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="10581056" y="7935792"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="7935792"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix amt="54000"/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="348" name="Google Shape;348;p28"/>
+          <p:cNvPr id="344" name="Google Shape;344;p28"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5254259" y="7801145"/>
             <a:ext cx="8115300" cy="1909807"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="2137363" cy="502994"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="349" name="Google Shape;349;p28"/>
+            <p:cNvPr id="345" name="Google Shape;345;p28"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="2137363" cy="464894"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="464894" w="2137363">
                   <a:moveTo>
                     <a:pt x="31482" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="2105881" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="2114231" y="0"/>
                     <a:pt x="2122238" y="3317"/>
                     <a:pt x="2128142" y="9221"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="2134046" y="15125"/>
@@ -18826,51 +18653,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="350" name="Google Shape;350;p28"/>
+            <p:cNvPr id="346" name="Google Shape;346;p28"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="2137363" cy="502994"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -18879,51 +18706,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;p28"/>
+          <p:cNvPr id="347" name="Google Shape;347;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2692491" y="517596"/>
             <a:ext cx="13782485" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18932,51 +18759,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Regional Games 3 &amp; 4</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;p28"/>
+          <p:cNvPr id="348" name="Google Shape;348;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="382374" y="5238750"/>
             <a:ext cx="5831697" cy="1422262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -18985,51 +18812,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="4994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Focus on margin and prestige positioning.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;p28"/>
+          <p:cNvPr id="349" name="Google Shape;349;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11615893" y="5121998"/>
             <a:ext cx="6296415" cy="1945502"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -19038,51 +18865,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="4594" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Affordability as entry; ecosystem as optional upgrade</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;p28"/>
+          <p:cNvPr id="350" name="Google Shape;350;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10651251" y="3512324"/>
             <a:ext cx="7261056" cy="1044611"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -19091,51 +18918,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Game: Affordability, modular infrastructure, ecosystem seeding. Rivals: BYD, Tata Motors, local EV makers. Affordability as entry; ecosystem as optional upgrade.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;p28"/>
+          <p:cNvPr id="351" name="Google Shape;351;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="509017" y="3420817"/>
             <a:ext cx="7261056" cy="1044611"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -19144,51 +18971,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Game: Premium differentiation, urban tech, software prestige. Rivals: BYD, Xiaomi, Geely, Huawei EVs. Focus on margin and prestige positioning.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;p28"/>
+          <p:cNvPr id="352" name="Google Shape;352;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14135604" y="2932281"/>
             <a:ext cx="3776704" cy="427970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="140043"/>
@@ -19197,51 +19024,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2275" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Emerging Markets Strategy</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="357" name="Google Shape;357;p28"/>
+          <p:cNvPr id="353" name="Google Shape;353;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="509017" y="2932281"/>
             <a:ext cx="3776704" cy="427970"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140043"/>
@@ -19250,51 +19077,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2275" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>China Strategy</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="358" name="Google Shape;358;p28"/>
+          <p:cNvPr id="354" name="Google Shape;354;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7770072" y="8454051"/>
             <a:ext cx="5221403" cy="701032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -19303,51 +19130,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="2025" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Avoid entering premium-only and expecting the brand to carry adoption.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;p28"/>
+          <p:cNvPr id="355" name="Google Shape;355;p28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5757318" y="8345591"/>
             <a:ext cx="1633782" cy="889377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -19401,112 +19228,112 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="363" name="Shape 363"/>
+        <p:cNvPr id="359" name="Shape 359"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;p29"/>
+          <p:cNvPr id="360" name="Google Shape;360;p29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10596458" y="2189664"/>
             <a:ext cx="7691542" cy="7068636"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="7068636" w="7691542">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="7691542" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="7691542" y="7068636"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="7068636"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;p29"/>
+          <p:cNvPr id="361" name="Google Shape;361;p29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="582279" y="1352550"/>
             <a:ext cx="10468707" cy="7709231"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="92002"/>
@@ -19533,173 +19360,173 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="369" name="Shape 369"/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;p30"/>
+          <p:cNvPr id="366" name="Google Shape;366;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14724979" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;p30"/>
+          <p:cNvPr id="367" name="Google Shape;367;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="17040433" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;p30"/>
+          <p:cNvPr id="368" name="Google Shape;368;p30"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1028700" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="373" name="Google Shape;373;p30"/>
+            <p:cNvPr id="369" name="Google Shape;369;p30"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -19738,51 +19565,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="374" name="Google Shape;374;p30"/>
+            <p:cNvPr id="370" name="Google Shape;370;p30"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -19791,65 +19618,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;p30"/>
+          <p:cNvPr id="371" name="Google Shape;371;p30"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11672787" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="376" name="Google Shape;376;p30"/>
+            <p:cNvPr id="372" name="Google Shape;372;p30"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -19888,51 +19715,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="377" name="Google Shape;377;p30"/>
+            <p:cNvPr id="373" name="Google Shape;373;p30"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -19941,145 +19768,145 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;p30"/>
+          <p:cNvPr id="374" name="Google Shape;374;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1225838" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;p30"/>
+          <p:cNvPr id="375" name="Google Shape;375;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11869926" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;p30"/>
+          <p:cNvPr id="376" name="Google Shape;376;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="6278767"/>
             <a:ext cx="2924254" cy="2466877"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="618053" w="732645">
                 <a:moveTo>
                   <a:pt x="60892" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="671753" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="687902" y="0"/>
                   <a:pt x="703390" y="6415"/>
                   <a:pt x="714810" y="17835"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="726229" y="29254"/>
@@ -20143,98 +19970,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;p30"/>
+          <p:cNvPr id="377" name="Google Shape;377;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="16323309" y="2042329"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;p30"/>
+          <p:cNvPr id="378" name="Google Shape;378;p30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="1998422"/>
             <a:ext cx="9651222" cy="3735527"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="935902" w="2418024">
                 <a:moveTo>
                   <a:pt x="18450" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2399574" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2404467" y="0"/>
                   <a:pt x="2409160" y="1944"/>
                   <a:pt x="2412620" y="5404"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2416080" y="8864"/>
@@ -20283,51 +20110,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;p30"/>
+          <p:cNvPr id="379" name="Google Shape;379;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2122247"/>
             <a:ext cx="5220283" cy="3581051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -20336,51 +20163,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="6361" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Technology Bet 1: FSD and Autonomous AI</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;p30"/>
+          <p:cNvPr id="380" name="Google Shape;380;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -20389,51 +20216,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>FSD shifts Tesla from product to recurring platform revenue via data and subscriptions. Waymo validates the commercial model; regulatory speed is the key uncertainty.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="385" name="Google Shape;385;p30"/>
+          <p:cNvPr id="381" name="Google Shape;381;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -20442,51 +20269,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Cybercab deployments extend Tesla's model beyond vehicle sales, creating new revenue streams through autonomous ride-hailing services.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;p30"/>
+          <p:cNvPr id="382" name="Google Shape;382;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -20495,51 +20322,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Platform Revenue Model</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="387" name="Google Shape;387;p30"/>
+          <p:cNvPr id="383" name="Google Shape;383;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -20548,51 +20375,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Cybercab Expansion</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="388" name="Google Shape;388;p30"/>
+          <p:cNvPr id="384" name="Google Shape;384;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13575814" y="687912"/>
             <a:ext cx="1158690" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -20601,51 +20428,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Strategy</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;p30"/>
+          <p:cNvPr id="385" name="Google Shape;385;p30"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15900206" y="687912"/>
             <a:ext cx="1740094" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -20672,173 +20499,173 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="393" name="Shape 393"/>
+        <p:cNvPr id="389" name="Shape 389"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;p31"/>
+          <p:cNvPr id="390" name="Google Shape;390;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14724979" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;p31"/>
+          <p:cNvPr id="391" name="Google Shape;391;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="17040433" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="396" name="Google Shape;396;p31"/>
+          <p:cNvPr id="392" name="Google Shape;392;p31"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1028700" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="397" name="Google Shape;397;p31"/>
+            <p:cNvPr id="393" name="Google Shape;393;p31"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -20877,51 +20704,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="398" name="Google Shape;398;p31"/>
+            <p:cNvPr id="394" name="Google Shape;394;p31"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -20930,65 +20757,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;p31"/>
+          <p:cNvPr id="395" name="Google Shape;395;p31"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11672787" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="400" name="Google Shape;400;p31"/>
+            <p:cNvPr id="396" name="Google Shape;396;p31"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -21027,51 +20854,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="401" name="Google Shape;401;p31"/>
+            <p:cNvPr id="397" name="Google Shape;397;p31"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -21080,145 +20907,145 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;p31"/>
+          <p:cNvPr id="398" name="Google Shape;398;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1225838" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="403" name="Google Shape;403;p31"/>
+          <p:cNvPr id="399" name="Google Shape;399;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11869926" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="404" name="Google Shape;404;p31"/>
+          <p:cNvPr id="400" name="Google Shape;400;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="6278767"/>
             <a:ext cx="2924254" cy="2466877"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="618053" w="732645">
                 <a:moveTo>
                   <a:pt x="60892" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="671753" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="687902" y="0"/>
                   <a:pt x="703390" y="6415"/>
                   <a:pt x="714810" y="17835"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="726229" y="29254"/>
@@ -21282,98 +21109,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;p31"/>
+          <p:cNvPr id="401" name="Google Shape;401;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="16323309" y="2042329"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="406" name="Google Shape;406;p31"/>
+          <p:cNvPr id="402" name="Google Shape;402;p31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="1998422"/>
             <a:ext cx="9651222" cy="3735527"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="935902" w="2418024">
                 <a:moveTo>
                   <a:pt x="18450" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2399574" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2404467" y="0"/>
                   <a:pt x="2409160" y="1944"/>
                   <a:pt x="2412620" y="5404"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2416080" y="8864"/>
@@ -21422,51 +21249,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="407" name="Google Shape;407;p31"/>
+          <p:cNvPr id="403" name="Google Shape;403;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2122247"/>
             <a:ext cx="5220283" cy="3581051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -21475,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="6361" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Technology Bet 2: 4680 Battery Program</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="408" name="Google Shape;408;p31"/>
+          <p:cNvPr id="404" name="Google Shape;404;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7701069"/>
             <a:ext cx="5464040" cy="1044611"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -21528,51 +21355,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>4680 battery technology matters only if it enables a $25-30K vehicle or significantly improves Megapack unit economics.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;p31"/>
+          <p:cNvPr id="405" name="Google Shape;405;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -21581,51 +21408,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Evaluate by measurable business outcomes—cost reduction, margin improvement—not engineering symbolism or technical milestones.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;p31"/>
+          <p:cNvPr id="406" name="Google Shape;406;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -21634,51 +21461,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Business-Driven Evaluation</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;p31"/>
+          <p:cNvPr id="407" name="Google Shape;407;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -21687,51 +21514,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Strategic Criteria</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;p31"/>
+          <p:cNvPr id="408" name="Google Shape;408;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13575814" y="687912"/>
             <a:ext cx="1158690" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -21740,51 +21567,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Strategy</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;p31"/>
+          <p:cNvPr id="409" name="Google Shape;409;p31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15900206" y="687912"/>
             <a:ext cx="1740094" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -21811,79 +21638,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;p14"/>
+          <p:cNvPr id="97" name="Google Shape;97;p14"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5010240" y="5541165"/>
             <a:ext cx="4867874" cy="5182713"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="5329434" cy="5674126"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="102" name="Google Shape;102;p14"/>
+            <p:cNvPr id="98" name="Google Shape;98;p14"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="5329434" cy="5636026"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="5636026" w="5329434">
                   <a:moveTo>
                     <a:pt x="60436" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="5268998" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="5302376" y="0"/>
                     <a:pt x="5329434" y="27058"/>
                     <a:pt x="5329434" y="60436"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="5329434" y="5575591"/>
@@ -21922,51 +21749,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="103" name="Google Shape;103;p14"/>
+            <p:cNvPr id="99" name="Google Shape;99;p14"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="5329433" cy="5674126"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -21975,51 +21802,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;p14"/>
+          <p:cNvPr id="100" name="Google Shape;100;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7702518" y="-417746"/>
             <a:ext cx="9991766" cy="5561246"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="1304669" w="2344069">
                 <a:moveTo>
                   <a:pt x="17821" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2326248" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2330974" y="0"/>
                   <a:pt x="2335507" y="1878"/>
                   <a:pt x="2338849" y="5220"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2342191" y="8562"/>
@@ -22083,98 +21910,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;p14"/>
+          <p:cNvPr id="101" name="Google Shape;101;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="15244477" y="7071528"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="106" name="Google Shape;106;p14"/>
+          <p:cNvPr id="102" name="Google Shape;102;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="1830481"/>
             <a:ext cx="5164445" cy="2110090"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22183,51 +22010,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7324" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Executive Summary</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;p14"/>
+          <p:cNvPr id="103" name="Google Shape;103;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7873062"/>
             <a:ext cx="3708487" cy="989854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140021"/>
@@ -22236,51 +22063,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1904" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Tesla faces four distinct regional games with unique rivals and pricing dynamics</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;p14"/>
+          <p:cNvPr id="104" name="Google Shape;104;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5742448" y="7873062"/>
             <a:ext cx="3708487" cy="989854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140021"/>
@@ -22289,51 +22116,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1904" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Pentagon Model frames Tesla's strategic focus: where to attack, defend, avoid</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="109" name="Google Shape;109;p14"/>
+          <p:cNvPr id="105" name="Google Shape;105;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10672238" y="7873062"/>
             <a:ext cx="3708487" cy="989854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140021"/>
@@ -22342,51 +22169,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1904" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Real contest is platform vs product, not car vs car—ecosystem integration wins</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="110" name="Google Shape;110;p14"/>
+          <p:cNvPr id="106" name="Google Shape;106;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7479337"/>
             <a:ext cx="3920140" cy="239980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="49979"/>
@@ -22395,51 +22222,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Regional Games</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;p14"/>
+          <p:cNvPr id="107" name="Google Shape;107;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5742448" y="7479337"/>
             <a:ext cx="3920140" cy="239980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="49979"/>
@@ -22448,51 +22275,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Pentagon Model</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;p14"/>
+          <p:cNvPr id="108" name="Google Shape;108;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10672238" y="7479337"/>
             <a:ext cx="3920140" cy="239980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="49979"/>
@@ -22501,51 +22328,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Platform vs Product</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;p14"/>
+          <p:cNvPr id="109" name="Google Shape;109;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="6157556"/>
             <a:ext cx="2144970" cy="1081390"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22554,51 +22381,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7324" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>01</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;p14"/>
+          <p:cNvPr id="110" name="Google Shape;110;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5742448" y="6157556"/>
             <a:ext cx="2144970" cy="1081390"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22607,51 +22434,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7324" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>02</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;p14"/>
+          <p:cNvPr id="111" name="Google Shape;111;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10672238" y="6157556"/>
             <a:ext cx="2144970" cy="1081390"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22660,51 +22487,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7324" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>03</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p14"/>
+          <p:cNvPr id="112" name="Google Shape;112;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="4334053"/>
             <a:ext cx="5548833" cy="1001395"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -22731,173 +22558,173 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="417" name="Shape 417"/>
+        <p:cNvPr id="413" name="Shape 413"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="418" name="Google Shape;418;p32"/>
+          <p:cNvPr id="414" name="Google Shape;414;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14724979" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="419" name="Google Shape;419;p32"/>
+          <p:cNvPr id="415" name="Google Shape;415;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="17040433" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="420" name="Google Shape;420;p32"/>
+          <p:cNvPr id="416" name="Google Shape;416;p32"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1028700" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="421" name="Google Shape;421;p32"/>
+            <p:cNvPr id="417" name="Google Shape;417;p32"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -22936,51 +22763,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="422" name="Google Shape;422;p32"/>
+            <p:cNvPr id="418" name="Google Shape;418;p32"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -22989,65 +22816,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="423" name="Google Shape;423;p32"/>
+          <p:cNvPr id="419" name="Google Shape;419;p32"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11672787" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="424" name="Google Shape;424;p32"/>
+            <p:cNvPr id="420" name="Google Shape;420;p32"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -23086,51 +22913,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="425" name="Google Shape;425;p32"/>
+            <p:cNvPr id="421" name="Google Shape;421;p32"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -23139,145 +22966,145 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;p32"/>
+          <p:cNvPr id="422" name="Google Shape;422;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1225838" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;p32"/>
+          <p:cNvPr id="423" name="Google Shape;423;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11869926" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="428" name="Google Shape;428;p32"/>
+          <p:cNvPr id="424" name="Google Shape;424;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="6278767"/>
             <a:ext cx="2924254" cy="2466877"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="618053" w="732645">
                 <a:moveTo>
                   <a:pt x="60892" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="671753" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="687902" y="0"/>
                   <a:pt x="703390" y="6415"/>
                   <a:pt x="714810" y="17835"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="726229" y="29254"/>
@@ -23341,98 +23168,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="429" name="Google Shape;429;p32"/>
+          <p:cNvPr id="425" name="Google Shape;425;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="16323309" y="2042329"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;p32"/>
+          <p:cNvPr id="426" name="Google Shape;426;p32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="1998422"/>
             <a:ext cx="9651222" cy="3735527"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="935902" w="2418024">
                 <a:moveTo>
                   <a:pt x="18450" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2399574" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2404467" y="0"/>
                   <a:pt x="2409160" y="1944"/>
                   <a:pt x="2412620" y="5404"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2416080" y="8864"/>
@@ -23481,51 +23308,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="431" name="Google Shape;431;p32"/>
+          <p:cNvPr id="427" name="Google Shape;427;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2122247"/>
             <a:ext cx="5220283" cy="3581051"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -23534,51 +23361,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="6361" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Technology Bet 3: Supercharger Network</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="432" name="Google Shape;432;p32"/>
+          <p:cNvPr id="428" name="Google Shape;428;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -23587,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Tesla's Supercharger network has become the North American standard with NACS adoption by major OEMs, creating infrastructure dominance.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="433" name="Google Shape;433;p32"/>
+          <p:cNvPr id="429" name="Google Shape;429;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -23640,51 +23467,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Dynamic pricing and OEM access fees generate recurring margin even from competitors, transforming infrastructure into profit center.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;p32"/>
+          <p:cNvPr id="430" name="Google Shape;430;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -23693,51 +23520,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>75,000+ NACS Stations</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;p32"/>
+          <p:cNvPr id="431" name="Google Shape;431;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -23746,51 +23573,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Network-as-a-Service Revenue</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;p32"/>
+          <p:cNvPr id="432" name="Google Shape;432;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13575814" y="687912"/>
             <a:ext cx="1158690" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -23799,51 +23626,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Strategy</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="437" name="Google Shape;437;p32"/>
+          <p:cNvPr id="433" name="Google Shape;433;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15900206" y="687912"/>
             <a:ext cx="1740094" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -23870,173 +23697,173 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="441" name="Shape 441"/>
+        <p:cNvPr id="437" name="Shape 437"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;p33"/>
+          <p:cNvPr id="438" name="Google Shape;438;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14724979" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;p33"/>
+          <p:cNvPr id="439" name="Google Shape;439;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="17040433" y="807185"/>
             <a:ext cx="192788" cy="120230"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120230" w="192788">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="192788" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="192788" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120230"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;p33"/>
+          <p:cNvPr id="440" name="Google Shape;440;p33"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1028700" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="445" name="Google Shape;445;p33"/>
+            <p:cNvPr id="441" name="Google Shape;441;p33"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -24075,51 +23902,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="446" name="Google Shape;446;p33"/>
+            <p:cNvPr id="442" name="Google Shape;442;p33"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -24128,65 +23955,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="447" name="Google Shape;447;p33"/>
+          <p:cNvPr id="443" name="Google Shape;443;p33"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11672787" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="448" name="Google Shape;448;p33"/>
+            <p:cNvPr id="444" name="Google Shape;444;p33"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -24225,51 +24052,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="449" name="Google Shape;449;p33"/>
+            <p:cNvPr id="445" name="Google Shape;445;p33"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -24278,145 +24105,145 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="450" name="Google Shape;450;p33"/>
+          <p:cNvPr id="446" name="Google Shape;446;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1225838" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="451" name="Google Shape;451;p33"/>
+          <p:cNvPr id="447" name="Google Shape;447;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11869926" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="452" name="Google Shape;452;p33"/>
+          <p:cNvPr id="448" name="Google Shape;448;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="6278767"/>
             <a:ext cx="2924254" cy="2466877"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="618053" w="732645">
                 <a:moveTo>
                   <a:pt x="60892" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="671753" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="687902" y="0"/>
                   <a:pt x="703390" y="6415"/>
                   <a:pt x="714810" y="17835"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="726229" y="29254"/>
@@ -24480,98 +24307,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="453" name="Google Shape;453;p33"/>
+          <p:cNvPr id="449" name="Google Shape;449;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="16323309" y="2042329"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;p33"/>
+          <p:cNvPr id="450" name="Google Shape;450;p33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="1998422"/>
             <a:ext cx="9651222" cy="3735527"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="935902" w="2418024">
                 <a:moveTo>
                   <a:pt x="18450" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2399574" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2404467" y="0"/>
                   <a:pt x="2409160" y="1944"/>
                   <a:pt x="2412620" y="5404"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2416080" y="8864"/>
@@ -24620,51 +24447,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;p33"/>
+          <p:cNvPr id="451" name="Google Shape;451;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2103197"/>
             <a:ext cx="5220283" cy="3441319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -24673,51 +24500,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="6110" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Technology Bet 4: Megapack, Powerwall &amp; Solar</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;p33"/>
+          <p:cNvPr id="452" name="Google Shape;452;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -24726,51 +24553,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Megapack directly addresses the AI data center grid strain opportunity, positioning Tesla in the rapidly growing utility-scale storage market.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;p33"/>
+          <p:cNvPr id="453" name="Google Shape;453;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -24779,51 +24606,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Powerwall and Solar Roof create powerful customer lock-in when bundled as the Tesla Home system, with different revenue cycles than vehicles.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;p33"/>
+          <p:cNvPr id="454" name="Google Shape;454;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -24832,51 +24659,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Grid-Scale Energy Solutions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;p33"/>
+          <p:cNvPr id="455" name="Google Shape;455;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -24885,51 +24712,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Residential Lock-In Strategy</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;p33"/>
+          <p:cNvPr id="456" name="Google Shape;456;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13575814" y="687912"/>
             <a:ext cx="1158690" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -24938,51 +24765,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Products</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="461" name="Google Shape;461;p33"/>
+          <p:cNvPr id="457" name="Google Shape;457;p33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="15900206" y="687912"/>
             <a:ext cx="1740094" cy="330236"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -25009,79 +24836,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="465" name="Shape 465"/>
+        <p:cNvPr id="461" name="Shape 461"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="466" name="Google Shape;466;p34"/>
+          <p:cNvPr id="462" name="Google Shape;462;p34"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1028700" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="467" name="Google Shape;467;p34"/>
+            <p:cNvPr id="463" name="Google Shape;463;p34"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -25120,51 +24947,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="468" name="Google Shape;468;p34"/>
+            <p:cNvPr id="464" name="Google Shape;464;p34"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -25173,65 +25000,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;p34"/>
+          <p:cNvPr id="465" name="Google Shape;465;p34"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="11672787" y="6243967"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="470" name="Google Shape;470;p34"/>
+            <p:cNvPr id="466" name="Google Shape;466;p34"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -25270,51 +25097,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="471" name="Google Shape;471;p34"/>
+            <p:cNvPr id="467" name="Google Shape;467;p34"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -25323,145 +25150,145 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;p34"/>
+          <p:cNvPr id="468" name="Google Shape;468;p34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1225838" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;p34"/>
+          <p:cNvPr id="469" name="Google Shape;469;p34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11869926" y="6515783"/>
             <a:ext cx="348130" cy="268377"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="268377" w="348130">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="348130" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="348130" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="268376"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="474" name="Google Shape;474;p34"/>
+          <p:cNvPr id="470" name="Google Shape;470;p34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="6278767"/>
             <a:ext cx="2924254" cy="2466877"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="618053" w="732645">
                 <a:moveTo>
                   <a:pt x="60892" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="671753" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="687902" y="0"/>
                   <a:pt x="703390" y="6415"/>
                   <a:pt x="714810" y="17835"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="726229" y="29254"/>
@@ -25525,98 +25352,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;p34"/>
+          <p:cNvPr id="471" name="Google Shape;471;p34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="16848532" y="2491264"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;p34"/>
+          <p:cNvPr id="472" name="Google Shape;472;p34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7608078" y="1998422"/>
             <a:ext cx="9651222" cy="3735527"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="935902" w="2418024">
                 <a:moveTo>
                   <a:pt x="18450" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2399574" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2404467" y="0"/>
                   <a:pt x="2409160" y="1944"/>
                   <a:pt x="2412620" y="5404"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2416080" y="8864"/>
@@ -25665,51 +25492,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;p34"/>
+          <p:cNvPr id="473" name="Google Shape;473;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2150822"/>
             <a:ext cx="5220283" cy="3422508"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -25718,51 +25545,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Technology Bet 5: Optimus</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;p34"/>
+          <p:cNvPr id="474" name="Google Shape;474;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7701069"/>
             <a:ext cx="5464040" cy="1397036"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -25771,51 +25598,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Near-term Optimus value lies in internal gigafactory deployment, improving manufacturing cost and throughput before external commercialization.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="479" name="Google Shape;479;p34"/>
+          <p:cNvPr id="475" name="Google Shape;475;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7701069"/>
             <a:ext cx="5464040" cy="1044611"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -25824,51 +25651,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Robotics-as-a-service model follows after internal validation. Avoid premature consumer product framing—prove industrial value first.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="480" name="Google Shape;480;p34"/>
+          <p:cNvPr id="476" name="Google Shape;476;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -25877,51 +25704,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Factory Deployment Value</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;p34"/>
+          <p:cNvPr id="477" name="Google Shape;477;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11672787" y="7154524"/>
             <a:ext cx="5220283" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -25948,79 +25775,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="485" name="Shape 485"/>
+        <p:cNvPr id="481" name="Shape 481"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="486" name="Google Shape;486;p35"/>
+          <p:cNvPr id="482" name="Google Shape;482;p35"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="14078966" y="3520914"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="487" name="Google Shape;487;p35"/>
+            <p:cNvPr id="483" name="Google Shape;483;p35"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -26059,51 +25886,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="488" name="Google Shape;488;p35"/>
+            <p:cNvPr id="484" name="Google Shape;484;p35"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -26112,51 +25939,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;p35"/>
+          <p:cNvPr id="485" name="Google Shape;485;p35"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5769461" y="4730902"/>
             <a:ext cx="4047051" cy="4114823"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="965338" w="949439">
                 <a:moveTo>
                   <a:pt x="43998" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="905440" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="917109" y="0"/>
                   <a:pt x="928300" y="4636"/>
                   <a:pt x="936552" y="12887"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="944803" y="21138"/>
@@ -26215,51 +26042,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="490" name="Google Shape;490;p35"/>
+          <p:cNvPr id="486" name="Google Shape;486;p35"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="6150757" cy="3305723"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="510276" w="949439">
                 <a:moveTo>
                   <a:pt x="28950" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="920489" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="936477" y="0"/>
                   <a:pt x="949439" y="12961"/>
                   <a:pt x="949439" y="28950"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="949439" y="481326"/>
@@ -26303,51 +26130,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="491" name="Google Shape;491;p35"/>
+          <p:cNvPr id="487" name="Google Shape;487;p35"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5769461" y="2123034"/>
             <a:ext cx="4047051" cy="2175087"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="510276" w="949439">
                 <a:moveTo>
                   <a:pt x="43998" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="905440" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="917109" y="0"/>
                   <a:pt x="928300" y="4636"/>
                   <a:pt x="936552" y="12887"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="944803" y="21138"/>
@@ -26411,98 +26238,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="492" name="Google Shape;492;p35"/>
+          <p:cNvPr id="488" name="Google Shape;488;p35"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14243876" y="3720624"/>
             <a:ext cx="412587" cy="412587"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="412587" w="412587">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="412587" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="412587" y="412587"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="412587"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="493" name="Google Shape;493;p35"/>
+          <p:cNvPr id="489" name="Google Shape;489;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11419591" y="2039253"/>
             <a:ext cx="6486701" cy="976615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26511,51 +26338,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7324" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Key Takeaways</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;p35"/>
+          <p:cNvPr id="490" name="Google Shape;490;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11743088" y="5534025"/>
             <a:ext cx="5839709" cy="1044611"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -26564,51 +26391,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>The real contest is system vs product. Tesla has a credible path to platform leadership if it executes with discipline and regional focus.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;p35"/>
+          <p:cNvPr id="491" name="Google Shape;491;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="12519444" y="4692273"/>
             <a:ext cx="3861451" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -26617,51 +26444,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Strategic Clarity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="496" name="Google Shape;496;p35"/>
+          <p:cNvPr id="492" name="Google Shape;492;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1509286" y="5089971"/>
             <a:ext cx="3092524" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -26670,51 +26497,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Platform Gap</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="497" name="Google Shape;497;p35"/>
+          <p:cNvPr id="493" name="Google Shape;493;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1509286" y="4474029"/>
             <a:ext cx="3092524" cy="552827"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -26723,51 +26550,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2985" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Regional Games</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="498" name="Google Shape;498;p35"/>
+          <p:cNvPr id="494" name="Google Shape;494;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="5531681"/>
             <a:ext cx="3913511" cy="1081390"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26794,112 +26621,112 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="502" name="Shape 502"/>
+        <p:cNvPr id="498" name="Shape 498"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;p36"/>
+          <p:cNvPr id="499" name="Google Shape;499;p36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793255" y="1847451"/>
             <a:ext cx="16701489" cy="7724439"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="7724439" w="16701489">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="16701490" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="16701490" y="7724439"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="7724439"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;p36"/>
+          <p:cNvPr id="500" name="Google Shape;500;p36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="449144" y="564737"/>
             <a:ext cx="12028565" cy="1070801"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -26926,79 +26753,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="508" name="Shape 508"/>
+        <p:cNvPr id="504" name="Shape 504"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="509" name="Google Shape;509;p37"/>
+          <p:cNvPr id="505" name="Google Shape;505;p37"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4771383" y="6300423"/>
             <a:ext cx="4133377" cy="2562257"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="1088626" cy="674833"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="510" name="Google Shape;510;p37"/>
+            <p:cNvPr id="506" name="Google Shape;506;p37"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1088626" cy="636733"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="636733" w="1088626">
                   <a:moveTo>
                     <a:pt x="61810" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1026816" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="1043209" y="0"/>
                     <a:pt x="1058931" y="6512"/>
                     <a:pt x="1070522" y="18104"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1082114" y="29695"/>
@@ -27057,51 +26884,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="511" name="Google Shape;511;p37"/>
+            <p:cNvPr id="507" name="Google Shape;507;p37"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="1088626" cy="674833"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -27110,51 +26937,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;p37"/>
+          <p:cNvPr id="508" name="Google Shape;508;p37"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7481483" y="1685210"/>
             <a:ext cx="9751739" cy="3862917"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="659033" w="1663696">
                 <a:moveTo>
                   <a:pt x="18260" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1645436" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1650279" y="0"/>
                   <a:pt x="1654923" y="1924"/>
                   <a:pt x="1658348" y="5348"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1661772" y="8773"/>
@@ -27203,51 +27030,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="513" name="Google Shape;513;p37"/>
+          <p:cNvPr id="509" name="Google Shape;509;p37"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9364854" y="6445084"/>
             <a:ext cx="9254385" cy="4189143"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="714689" w="1578845">
                 <a:moveTo>
                   <a:pt x="19241" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1559604" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1564707" y="0"/>
                   <a:pt x="1569601" y="2027"/>
                   <a:pt x="1573209" y="5636"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1576818" y="9244"/>
@@ -27296,51 +27123,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;p37"/>
+          <p:cNvPr id="510" name="Google Shape;510;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7398299"/>
             <a:ext cx="3235641" cy="908118"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140091"/>
@@ -27349,51 +27176,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1747" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Stop treating the world as one market; prioritize Pentagon advantages regionally.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="515" name="Google Shape;515;p37"/>
+          <p:cNvPr id="511" name="Google Shape;511;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5301648" y="7398299"/>
             <a:ext cx="3052951" cy="908118"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140091"/>
@@ -27402,51 +27229,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1747" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>The real contest is system vs product; Tesla's credible path requires discipline and focus.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="516" name="Google Shape;516;p37"/>
+          <p:cNvPr id="512" name="Google Shape;512;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1047200" y="1638431"/>
             <a:ext cx="6434283" cy="2298558"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27455,51 +27282,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Strategic Crossroads</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="517" name="Google Shape;517;p37"/>
+          <p:cNvPr id="513" name="Google Shape;513;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="6873932"/>
             <a:ext cx="2930436" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -27508,51 +27335,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Regional Focus</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="518" name="Google Shape;518;p37"/>
+          <p:cNvPr id="514" name="Google Shape;514;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5301648" y="6873932"/>
             <a:ext cx="2854236" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -27561,51 +27388,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>System vs Product</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="519" name="Google Shape;519;p37"/>
+          <p:cNvPr id="515" name="Google Shape;515;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="4432744"/>
             <a:ext cx="5301312" cy="908118"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140091"/>
@@ -27632,65 +27459,65 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="523" name="Shape 523"/>
+        <p:cNvPr id="519" name="Shape 519"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="524" name="Google Shape;524;p38"/>
+          <p:cNvPr id="520" name="Google Shape;520;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1228118" y="1181100"/>
             <a:ext cx="6434283" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -27699,51 +27526,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>References</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="525" name="Google Shape;525;p38"/>
+          <p:cNvPr id="521" name="Google Shape;521;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1228118" y="2691400"/>
             <a:ext cx="11559332" cy="4372351"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-160325" lvl="1" marL="320650" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -28243,79 +28070,79 @@
               <a:sym typeface="Helvetica Neue"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;p15"/>
+          <p:cNvPr id="117" name="Google Shape;117;p15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10921354" y="4116266"/>
             <a:ext cx="6119078" cy="1909807"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="1611609" cy="502994"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="122" name="Google Shape;122;p15"/>
+            <p:cNvPr id="118" name="Google Shape;118;p15"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="1611609" cy="464894"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="464894" w="1611609">
                   <a:moveTo>
                     <a:pt x="41752" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="1569857" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="1580931" y="0"/>
                     <a:pt x="1591550" y="4399"/>
                     <a:pt x="1599380" y="12229"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="1607210" y="20059"/>
@@ -28369,51 +28196,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="123" name="Google Shape;123;p15"/>
+            <p:cNvPr id="119" name="Google Shape;119;p15"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="1611609" cy="502994"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -28422,98 +28249,98 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;p15"/>
+          <p:cNvPr id="120" name="Google Shape;120;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="-251860" y="8019844"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;p15"/>
+          <p:cNvPr id="121" name="Google Shape;121;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-674963" y="1319925"/>
             <a:ext cx="10558607" cy="7303513"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="1713405" w="2477050">
                 <a:moveTo>
                   <a:pt x="16864" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2460186" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2464659" y="0"/>
                   <a:pt x="2468948" y="1777"/>
                   <a:pt x="2472111" y="4939"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2475274" y="8102"/>
@@ -28577,65 +28404,65 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;p15"/>
+          <p:cNvPr id="122" name="Google Shape;122;p15"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5438696" y="1616152"/>
             <a:ext cx="3267402" cy="1541573"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="860550" cy="406011"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="127" name="Google Shape;127;p15"/>
+            <p:cNvPr id="123" name="Google Shape;123;p15"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="860550" cy="367911"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="367911" w="860550">
                   <a:moveTo>
                     <a:pt x="78192" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="782359" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="803096" y="0"/>
                     <a:pt x="822985" y="8238"/>
                     <a:pt x="837649" y="22902"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="852312" y="37566"/>
@@ -28684,51 +28511,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="128" name="Google Shape;128;p15"/>
+            <p:cNvPr id="124" name="Google Shape;124;p15"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="860550" cy="406011"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -28737,51 +28564,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p15"/>
+          <p:cNvPr id="125" name="Google Shape;125;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10921354" y="1884638"/>
             <a:ext cx="6551461" cy="1788224"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -28790,51 +28617,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="6277" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Industry Dynamics and Macro Forces</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p15"/>
+          <p:cNvPr id="126" name="Google Shape;126;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10921354" y="7243381"/>
             <a:ext cx="6551461" cy="1135642"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140018"/>
@@ -28843,51 +28670,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="2164" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>The market remains highly fragmented with distinct regional battles shaping competitive dynamics and Tesla's strategic positioning.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;p15"/>
+          <p:cNvPr id="127" name="Google Shape;127;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11497533" y="4632396"/>
             <a:ext cx="3389915" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -28896,51 +28723,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>20M+</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;p15"/>
+          <p:cNvPr id="128" name="Google Shape;128;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="14463852" y="4679950"/>
             <a:ext cx="2306400" cy="999977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140038"/>
@@ -28949,51 +28776,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2630" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Global EV Sales in 2025</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;p15"/>
+          <p:cNvPr id="129" name="Google Shape;129;p15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5000795" y="1925912"/>
             <a:ext cx="4396761" cy="6224890"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29047,79 +28874,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="137" name="Shape 137"/>
+        <p:cNvPr id="133" name="Shape 133"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="138" name="Google Shape;138;p16"/>
+          <p:cNvPr id="134" name="Google Shape;134;p16"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5010240" y="5541165"/>
             <a:ext cx="4867874" cy="5182713"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="5329434" cy="5674126"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="139" name="Google Shape;139;p16"/>
+            <p:cNvPr id="135" name="Google Shape;135;p16"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="5329434" cy="5636026"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="5636026" w="5329434">
                   <a:moveTo>
                     <a:pt x="60436" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="5268998" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="5302376" y="0"/>
                     <a:pt x="5329434" y="27058"/>
                     <a:pt x="5329434" y="60436"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="5329434" y="5575591"/>
@@ -29158,51 +28985,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="140" name="Google Shape;140;p16"/>
+            <p:cNvPr id="136" name="Google Shape;136;p16"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="5329433" cy="5674126"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -29211,51 +29038,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;p16"/>
+          <p:cNvPr id="137" name="Google Shape;137;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7267538" y="-417746"/>
             <a:ext cx="9991766" cy="5561246"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="1304669" w="2344069">
                 <a:moveTo>
                   <a:pt x="17821" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="2326248" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="2330974" y="0"/>
                   <a:pt x="2335507" y="1878"/>
                   <a:pt x="2338849" y="5220"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2342191" y="8562"/>
@@ -29319,98 +29146,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;p16"/>
+          <p:cNvPr id="138" name="Google Shape;138;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="15244477" y="7071528"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;p16"/>
+          <p:cNvPr id="139" name="Google Shape;139;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="2046876"/>
             <a:ext cx="5164445" cy="2522665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29419,51 +29246,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="5942" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Three Macro Forces Shaping the Industry</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Google Shape;144;p16"/>
+          <p:cNvPr id="140" name="Google Shape;140;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7873062"/>
             <a:ext cx="3708487" cy="1323761"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="139989"/>
@@ -29472,51 +29299,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1883" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Tesla's 10B+ real-world miles of FSD data, Waymo's commercial validation, and surging AI grid demands</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;p16"/>
+          <p:cNvPr id="141" name="Google Shape;141;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5742448" y="7873062"/>
             <a:ext cx="3708487" cy="990386"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="139989"/>
@@ -29525,51 +29352,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1883" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Chinese dominance with BYD's Blade battery technology and geopolitical supply chain realities</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;p16"/>
+          <p:cNvPr id="142" name="Google Shape;142;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10672238" y="7873062"/>
             <a:ext cx="3708487" cy="1323761"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="139989"/>
@@ -29578,51 +29405,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1883" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Energy infrastructure as the critical battleground where Tesla's unique platform position shines</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;p16"/>
+          <p:cNvPr id="143" name="Google Shape;143;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="7479337"/>
             <a:ext cx="3920140" cy="239980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="49979"/>
@@ -29631,51 +29458,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>AI and Autonomy</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;p16"/>
+          <p:cNvPr id="144" name="Google Shape;144;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5742448" y="7479337"/>
             <a:ext cx="3920140" cy="239980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="49979"/>
@@ -29684,51 +29511,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>The Eastern Ascent</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;p16"/>
+          <p:cNvPr id="145" name="Google Shape;145;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10672238" y="7479337"/>
             <a:ext cx="3920140" cy="239980"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="49979"/>
@@ -29737,51 +29564,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>The Green Reckoning</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p16"/>
+          <p:cNvPr id="146" name="Google Shape;146;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1028700" y="6138506"/>
             <a:ext cx="2144970" cy="865315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29790,51 +29617,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="5942" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>01</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p16"/>
+          <p:cNvPr id="147" name="Google Shape;147;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5742448" y="6138506"/>
             <a:ext cx="2144970" cy="865315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29843,51 +29670,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="5942" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0D0D0D"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>02</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p16"/>
+          <p:cNvPr id="148" name="Google Shape;148;p16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10672238" y="6138506"/>
             <a:ext cx="2144970" cy="865315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -29914,139 +29741,139 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="152" name="Shape 152"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="157" name="Google Shape;157;p17"/>
+          <p:cNvPr id="153" name="Google Shape;153;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="15969209" y="8274767"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="158" name="Google Shape;158;p17"/>
+          <p:cNvPr id="154" name="Google Shape;154;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6247111" y="2256712"/>
             <a:ext cx="9887485" cy="7209909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Google Shape;159;p17"/>
+          <p:cNvPr id="155" name="Google Shape;155;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="7334250"/>
             <a:ext cx="5062688" cy="2952750"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="692715" w="1187707">
                 <a:moveTo>
                   <a:pt x="35172" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1152535" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1171960" y="0"/>
                   <a:pt x="1187707" y="15747"/>
                   <a:pt x="1187707" y="35172"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="1187707" y="657544"/>
@@ -30105,51 +29932,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;p17"/>
+          <p:cNvPr id="156" name="Google Shape;156;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="846067" y="1002130"/>
             <a:ext cx="5378919" cy="7652623"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100013"/>
@@ -30158,51 +29985,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7659" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla Beats BYD in Platform and Brand where BYD leads in Cost</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;p17"/>
+          <p:cNvPr id="157" name="Google Shape;157;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6383102" y="9150250"/>
             <a:ext cx="9615503" cy="657011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="139989"/>
@@ -30211,51 +30038,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1883" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Cost leadership through vertical integration and Blade battery technology. Dominant scale in China with superior low-cost manufacturing capabilities.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;p17"/>
+          <p:cNvPr id="158" name="Google Shape;158;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792527" y="1369374"/>
             <a:ext cx="9615503" cy="657011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="139989"/>
@@ -30264,51 +30091,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1883" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Broad platform portfolio spanning vehicles, energy, and AI. Premium global brand with integrated ecosystem including FSD, Supercharger network, and energy products.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;p17"/>
+          <p:cNvPr id="159" name="Google Shape;159;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6383102" y="8671239"/>
             <a:ext cx="3776704" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -30317,51 +30144,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2485" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>BYD Strengths</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;p17"/>
+          <p:cNvPr id="160" name="Google Shape;160;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6792527" y="890364"/>
             <a:ext cx="3776704" cy="451227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
@@ -30388,175 +30215,175 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="168" name="Shape 168"/>
+        <p:cNvPr id="164" name="Shape 164"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;p18"/>
+          <p:cNvPr id="165" name="Google Shape;165;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8663667" y="781374"/>
             <a:ext cx="9397988" cy="8883030"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="8883030" w="9397988">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="9397988" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="9397988" y="8883030"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="8883030"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;p18"/>
+          <p:cNvPr id="166" name="Google Shape;166;p18"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="-231760" y="5289171"/>
             <a:ext cx="18632112" cy="5142718"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="4907223" cy="1354461"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="171" name="Google Shape;171;p18"/>
+            <p:cNvPr id="167" name="Google Shape;167;p18"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="4907223" cy="1316361"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="1316361" w="4907223">
                   <a:moveTo>
                     <a:pt x="0" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="4907223" y="0"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="4907223" y="1316361"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="0" y="1316361"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:gradFill>
               <a:gsLst>
                 <a:gs pos="0">
                   <a:srgbClr val="737373">
                     <a:alpha val="0"/>
                   </a:srgbClr>
                 </a:gs>
                 <a:gs pos="100000">
                   <a:srgbClr val="0D0D0D"/>
                 </a:gs>
               </a:gsLst>
               <a:lin ang="5400000" scaled="0"/>
             </a:gradFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="172" name="Google Shape;172;p18"/>
+            <p:cNvPr id="168" name="Google Shape;168;p18"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="4907223" cy="1354461"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -30565,98 +30392,98 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="173" name="Google Shape;173;p18"/>
+          <p:cNvPr id="169" name="Google Shape;169;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1488576" y="3818061"/>
             <a:ext cx="12080147" cy="8229600"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="8229600" w="12080147">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="12080147" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="12080147" y="8229600"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="8229600"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix amt="16000"/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;p18"/>
+          <p:cNvPr id="170" name="Google Shape;170;p18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="407713" y="1107470"/>
             <a:ext cx="9131664" cy="7815070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="83003"/>
@@ -30683,79 +30510,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="174" name="Shape 174"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;p19"/>
+          <p:cNvPr id="175" name="Google Shape;175;p19"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="5651756"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="180" name="Google Shape;180;p19"/>
+            <p:cNvPr id="176" name="Google Shape;176;p19"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -30794,51 +30621,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="181" name="Google Shape;181;p19"/>
+            <p:cNvPr id="177" name="Google Shape;177;p19"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -30847,65 +30674,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;p19"/>
+          <p:cNvPr id="178" name="Google Shape;178;p19"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="7763913"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="183" name="Google Shape;183;p19"/>
+            <p:cNvPr id="179" name="Google Shape;179;p19"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -30944,51 +30771,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="184" name="Google Shape;184;p19"/>
+            <p:cNvPr id="180" name="Google Shape;180;p19"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -30997,51 +30824,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p19"/>
+          <p:cNvPr id="181" name="Google Shape;181;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="5143500"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -31100,98 +30927,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p19"/>
+          <p:cNvPr id="182" name="Google Shape;182;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="-1182329" y="8159521"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;p19"/>
+          <p:cNvPr id="183" name="Google Shape;183;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="7255657"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -31250,145 +31077,145 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;p19"/>
+          <p:cNvPr id="184" name="Google Shape;184;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7891802" y="5860662"/>
             <a:ext cx="386593" cy="392299"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="392299" w="386593">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="386592" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="386592" y="392298"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="392298"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;p19"/>
+          <p:cNvPr id="185" name="Google Shape;185;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7855132" y="7953691"/>
             <a:ext cx="423262" cy="432452"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="432452" w="423262">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="423262" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="423262" y="432452"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="432452"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;p19"/>
+          <p:cNvPr id="186" name="Google Shape;186;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1969700" y="1330467"/>
             <a:ext cx="14348600" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -31397,51 +31224,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Product Dimension</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="191" name="Google Shape;191;p19"/>
+          <p:cNvPr id="187" name="Google Shape;187;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="5525947"/>
             <a:ext cx="5774569" cy="1387511"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -31450,51 +31277,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla offers a broad ecosystem: Vehicles, FSD, Megapack, Powerwall, Solar Roof, and Optimus robotics, creating multiple revenue streams beyond car sales.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="192" name="Google Shape;192;p19"/>
+          <p:cNvPr id="188" name="Google Shape;188;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="7638104"/>
             <a:ext cx="5774569" cy="1035086"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -31503,51 +31330,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>BYD excels with a strong EV lineup and battery-backed value at competitive prices, but lacks Tesla's diversified non-vehicle portfolio.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;p19"/>
+          <p:cNvPr id="189" name="Google Shape;189;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="5613260"/>
             <a:ext cx="2229520" cy="927145"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="139992"/>
@@ -31556,51 +31383,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2498" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla Ecosystem</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;p19"/>
+          <p:cNvPr id="190" name="Google Shape;190;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="7725417"/>
             <a:ext cx="2229520" cy="450895"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="139992"/>
@@ -31627,79 +31454,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="198" name="Shape 198"/>
+        <p:cNvPr id="194" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="199" name="Google Shape;199;p20"/>
+          <p:cNvPr id="195" name="Google Shape;195;p20"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="5651756"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="200" name="Google Shape;200;p20"/>
+            <p:cNvPr id="196" name="Google Shape;196;p20"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -31738,51 +31565,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="201" name="Google Shape;201;p20"/>
+            <p:cNvPr id="197" name="Google Shape;197;p20"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -31791,65 +31618,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="202" name="Google Shape;202;p20"/>
+          <p:cNvPr id="198" name="Google Shape;198;p20"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="7763913"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="203" name="Google Shape;203;p20"/>
+            <p:cNvPr id="199" name="Google Shape;199;p20"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -31888,51 +31715,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="204" name="Google Shape;204;p20"/>
+            <p:cNvPr id="200" name="Google Shape;200;p20"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -31941,51 +31768,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;p20"/>
+          <p:cNvPr id="201" name="Google Shape;201;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="5143500"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -32044,98 +31871,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;p20"/>
+          <p:cNvPr id="202" name="Google Shape;202;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="-1182329" y="8159521"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;p20"/>
+          <p:cNvPr id="203" name="Google Shape;203;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="7255657"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -32194,145 +32021,145 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;p20"/>
+          <p:cNvPr id="204" name="Google Shape;204;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7771947" y="5772009"/>
             <a:ext cx="626302" cy="571501"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="571501" w="626302">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="626302" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="626302" y="571501"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="571501"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p20"/>
+          <p:cNvPr id="205" name="Google Shape;205;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7792134" y="7855324"/>
             <a:ext cx="585929" cy="629186"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="629186" w="585929">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="585929" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="585929" y="629186"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="629186"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId7">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p20"/>
+          <p:cNvPr id="206" name="Google Shape;206;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2187034" y="1244742"/>
             <a:ext cx="14348600" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -32341,51 +32168,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Process Dimension</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p20"/>
+          <p:cNvPr id="207" name="Google Shape;207;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="5516422"/>
             <a:ext cx="5774569" cy="1286724"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140032"/>
@@ -32394,51 +32221,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1841" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Gigacasting innovation reduces parts and assembly time. 4680 battery cells for improved energy density. Over-the-air updates enable continuous improvement. Vertically integrated supply chain for control.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;p20"/>
+          <p:cNvPr id="208" name="Google Shape;208;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="7628579"/>
             <a:ext cx="5774569" cy="1610574"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140032"/>
@@ -32447,51 +32274,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1841" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Superior low-cost manufacturing at scale. Significant battery cost advantage through vertical integration. Blade battery technology reduces production complexity. Strategy: 4680 matters only if it enables $25-30K vehicle.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;p20"/>
+          <p:cNvPr id="209" name="Google Shape;209;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="5613260"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -32500,51 +32327,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla Process</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;p20"/>
+          <p:cNvPr id="210" name="Google Shape;210;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="7725417"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -32571,79 +32398,79 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="214" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;p21"/>
+          <p:cNvPr id="215" name="Google Shape;215;p21"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="5651756"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="220" name="Google Shape;220;p21"/>
+            <p:cNvPr id="216" name="Google Shape;216;p21"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -32682,51 +32509,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="221" name="Google Shape;221;p21"/>
+            <p:cNvPr id="217" name="Google Shape;217;p21"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -32735,65 +32562,65 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;p21"/>
+          <p:cNvPr id="218" name="Google Shape;218;p21"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7713895" y="7763913"/>
             <a:ext cx="742407" cy="777207"/>
             <a:chOff x="0" y="-38100"/>
             <a:chExt cx="812800" cy="850900"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="223" name="Google Shape;223;p21"/>
+            <p:cNvPr id="219" name="Google Shape;219;p21"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="812800" cy="812800"/>
             </a:xfrm>
             <a:custGeom>
               <a:rect b="b" l="l" r="r" t="t"/>
               <a:pathLst>
                 <a:path extrusionOk="0" h="812800" w="812800">
                   <a:moveTo>
                     <a:pt x="208563" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="604237" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="719423" y="0"/>
                     <a:pt x="812800" y="93377"/>
                     <a:pt x="812800" y="208563"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="812800" y="604237"/>
@@ -32832,51 +32659,51 @@
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="224" name="Google Shape;224;p21"/>
+            <p:cNvPr id="220" name="Google Shape;220;p21"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-38100"/>
               <a:ext cx="812800" cy="850900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="50800" lIns="50800" spcFirstLastPara="1" rIns="50800" wrap="square" tIns="50800">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="155555"/>
@@ -32885,51 +32712,51 @@
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;p21"/>
+          <p:cNvPr id="221" name="Google Shape;221;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="5143500"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -32988,98 +32815,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;p21"/>
+          <p:cNvPr id="222" name="Google Shape;222;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="9973715">
             <a:off x="-1182329" y="8159521"/>
             <a:ext cx="4637582" cy="4114800"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="4114800" w="4637582">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="4637582" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="4114800"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="227" name="Google Shape;227;p21"/>
+          <p:cNvPr id="223" name="Google Shape;223;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136462" y="7255657"/>
             <a:ext cx="5484567" cy="1828519"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="428971" w="1286680">
                 <a:moveTo>
                   <a:pt x="32466" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="1254214" y="0"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="1262824" y="0"/>
                   <a:pt x="1271082" y="3421"/>
                   <a:pt x="1277171" y="9509"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1283259" y="15598"/>
@@ -33138,98 +32965,98 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;p21"/>
+          <p:cNvPr id="224" name="Google Shape;224;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7891802" y="5860662"/>
             <a:ext cx="386593" cy="392299"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="392299" w="386593">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="386592" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="386592" y="392298"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="392298"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill rotWithShape="1">
             <a:blip r:embed="rId6">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect b="0" l="0" r="0" t="0"/>
             </a:stretch>
           </a:blipFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;p21"/>
+          <p:cNvPr id="225" name="Google Shape;225;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1969700" y="1111392"/>
             <a:ext cx="14348600" cy="1174608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -33238,51 +33065,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="7994" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Position Dimension</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;p21"/>
+          <p:cNvPr id="226" name="Google Shape;226;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="5525947"/>
             <a:ext cx="5774569" cy="1387511"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -33291,51 +33118,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Premium global brand with strong recognition, but facing uneven regional traction and brand strain in Europe and US markets due to founder controversies.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;p21"/>
+          <p:cNvPr id="227" name="Google Shape;227;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11265863" y="7638104"/>
             <a:ext cx="5774569" cy="1387511"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140040"/>
@@ -33344,51 +33171,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-US" sz="1998" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Scale-driven positioning with dominant home market stronghold in China. Strategy: Abandon one-size-fits-all global approach; adopt region-specific postures.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;p21"/>
+          <p:cNvPr id="228" name="Google Shape;228;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="5613260"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -33397,51 +33224,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>Tesla Position</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="233" name="Google Shape;233;p21"/>
+          <p:cNvPr id="229" name="Google Shape;229;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8842615" y="7725417"/>
             <a:ext cx="2229520" cy="450850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="140016"/>
@@ -33450,51 +33277,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-US" sz="2499" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Helvetica Neue"/>
                 <a:ea typeface="Helvetica Neue"/>
                 <a:cs typeface="Helvetica Neue"/>
                 <a:sym typeface="Helvetica Neue"/>
               </a:rPr>
               <a:t>BYD Position</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;p21"/>
+          <p:cNvPr id="230" name="Google Shape;230;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7891802" y="7980118"/>
             <a:ext cx="386593" cy="392299"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="392299" w="386593">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="386592" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="386592" y="392298"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="392298"/>
                 </a:lnTo>
                 <a:lnTo>